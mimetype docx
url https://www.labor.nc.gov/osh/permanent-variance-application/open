--- v0 (2025-10-16)
+++ v1 (2026-04-03)
@@ -1,5821 +1,5285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="260D9DDB" w14:textId="76B235D3" w:rsidR="00E74EEC" w:rsidRPr="007F4881" w:rsidRDefault="00EA2FF9" w:rsidP="00E74EEC">
+    <w:p w14:paraId="260D9DDB" w14:textId="64BDDAFD" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00EA2FF9" w:rsidP="00E74EEC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Permanent </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="007F4881">
-[...13 lines deleted...]
-    <w:p w14:paraId="4E788F39" w14:textId="77777777" w:rsidR="00E74EEC" w:rsidRPr="007F4881" w:rsidRDefault="00E74EEC" w:rsidP="00E74EEC">
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variance </w:t>
+      </w:r>
+      <w:r w:rsidR="005E04B1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4506"/>
+        <w:gridCol w:w="4484"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E04B1" w:rsidRPr="005E04B1" w14:paraId="447CCF8A" w14:textId="77777777" w:rsidTr="0059229F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B92F1D4" w14:textId="77777777" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="00E74EEC">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mail to:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B6BC87" w14:textId="77777777" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="0059229F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commissioner of the Department of Labor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N.C. Department of Labor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E7A392" w14:textId="77777777" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="005E04B1">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1101 Mail Service Center </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A5AEE7" w14:textId="02E6336A" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="005E04B1">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Raleigh, NC 27699-1101</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BBF2826" w14:textId="77777777" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="005E04B1">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E01B658" w14:textId="36B6D74D" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="00C11127" w:rsidP="005E04B1">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005E04B1" w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optional) Email: </w:t>
+            </w:r>
+            <w:r w:rsidR="005E04B1" w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:color w:val="212529"/>
+              </w:rPr>
+              <w:t>ask.osh@labor</w:t>
+            </w:r>
+            <w:r w:rsidR="005E04B1" w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.nc.gov</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A30D08F" w14:textId="5AFCE7F6" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="0059229F">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE18EC8" w14:textId="638F40E6" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="005E04B1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>For Internal Use Only:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E8D51B" w14:textId="77777777" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="00E74EEC">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date Application Received:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DBDC6B5" w14:textId="65F480F2" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1" w:rsidP="00E74EEC">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059229F">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+                <w:color w:val="212529"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Topic/Standard(s):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="773EB653" w14:textId="5705BE3F" w:rsidR="00A22160" w:rsidRPr="0059229F" w:rsidRDefault="00763E3A" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...200 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Commissioner of the Department of Labor</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Instructions: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2FF9" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">In accordance with 13 NCAC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA2FF9" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>07A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA2FF9" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> 0706- Form of Documents: Subscription: Copies, “no particular form is prescribed for applications and other papers which may be filed in proceedings under this part.” However, this application form is provided as a courtesy if an applicant chooses to use it to ensure all required information is provided.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2FF9" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>N.C. Department of Labor</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>All information required by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...494 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07A58">
-[...28 lines deleted...]
-        <w:r w:rsidR="00DD5FAC" w:rsidRPr="00D07A58">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00DD5FAC" w:rsidRPr="0059229F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>1905.11</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00531311" w:rsidRPr="00D07A58">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00531311" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00531311" w:rsidRPr="00D07A58">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00531311" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Variances and other relief under section 6(d)</w:t>
       </w:r>
-      <w:r w:rsidR="00D07A58">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D07A58" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>, must be completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA51B6" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must be </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> in detail below</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A58" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>completed</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00947101" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in detail below</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> Please </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1212" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>attach</w:t>
+      </w:r>
+      <w:r w:rsidR="00947101" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1212" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>attach</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">any additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00012AC7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>supporting documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1766A" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">any additional </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> at the end of the application. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1ADB" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>supporting documentation</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">For additional information on </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10225" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the end of the application. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">North Carolina </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5AE2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">For additional information on </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">OSH Division requirements for variances, reference </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="001A5AE2" w:rsidRPr="001A5AE2">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="001A5AE2" w:rsidRPr="0059229F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>OSH Variance Requests.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001A5AE2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001A5AE2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AE1BED" w14:textId="77777777" w:rsidR="00D5141B" w:rsidRDefault="00D5141B" w:rsidP="00AF27A2">
+    <w:p w14:paraId="18AE1BED" w14:textId="77777777" w:rsidR="00D5141B" w:rsidRPr="0059229F" w:rsidRDefault="00D5141B" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="75551709" w14:textId="1F519AD8" w:rsidR="00E74EEC" w:rsidRDefault="00104AEA" w:rsidP="00AF27A2">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75551709" w14:textId="1F519AD8" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00104AEA" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1905.11(b)(1)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026563F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0026563F" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Applicant N</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ame and </w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ddress</w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02963385" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRDefault="00D55FB6" w:rsidP="00D55FB6">
+    <w:p w14:paraId="02963385" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRPr="0059229F" w:rsidRDefault="00D55FB6" w:rsidP="00D55FB6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574325F2" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRDefault="00D55FB6" w:rsidP="00D55FB6">
+    <w:p w14:paraId="574325F2" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRPr="0059229F" w:rsidRDefault="00D55FB6" w:rsidP="00D55FB6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46138A56" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRDefault="00D55FB6" w:rsidP="00D55FB6">
+    <w:p w14:paraId="46138A56" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRPr="0059229F" w:rsidRDefault="00D55FB6" w:rsidP="00D55FB6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C7970C" w14:textId="77777777" w:rsidR="00542A4F" w:rsidRDefault="00542A4F" w:rsidP="00AF27A2">
+    <w:p w14:paraId="39C7970C" w14:textId="77777777" w:rsidR="00542A4F" w:rsidRPr="0059229F" w:rsidRDefault="00542A4F" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="5C61A064" w14:textId="1A152F63" w:rsidR="00E74EEC" w:rsidRPr="00E74EEC" w:rsidRDefault="0026563F" w:rsidP="00AF27A2">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C61A064" w14:textId="1A152F63" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="0026563F" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...48 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ddress of the place or places of employment involved</w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (If </w:t>
       </w:r>
-      <w:r w:rsidR="00925990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00925990" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>various</w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...22 lines deleted...]
-    <w:p w14:paraId="51D3D5A5" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> locations, please describe):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D3D5A5" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3875BA75" w14:textId="7FFE83A6" w:rsidR="004E3C63" w:rsidRDefault="004E3C63" w:rsidP="004E3C63">
+    <w:p w14:paraId="3875BA75" w14:textId="7FFE83A6" w:rsidR="004E3C63" w:rsidRPr="0059229F" w:rsidRDefault="004E3C63" w:rsidP="004E3C63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A3BA9D" w14:textId="77777777" w:rsidR="004E3C63" w:rsidRDefault="004E3C63" w:rsidP="004E3C63">
+    <w:p w14:paraId="00A3BA9D" w14:textId="77777777" w:rsidR="004E3C63" w:rsidRPr="0059229F" w:rsidRDefault="004E3C63" w:rsidP="004E3C63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F241CDC" w14:textId="77777777" w:rsidR="00542A4F" w:rsidRDefault="00542A4F" w:rsidP="00AF27A2">
+    <w:p w14:paraId="4F241CDC" w14:textId="77777777" w:rsidR="00542A4F" w:rsidRPr="0059229F" w:rsidRDefault="00542A4F" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2852FA5D" w14:textId="1E481A42" w:rsidR="00E74EEC" w:rsidRPr="00E74EEC" w:rsidRDefault="0026563F" w:rsidP="00AF27A2">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2852FA5D" w14:textId="1E481A42" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="0026563F" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...49 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Provide a d</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>escription of the conditions, practices, means, methods, operations, or processes used</w:t>
       </w:r>
-      <w:r w:rsidR="00A22160">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A22160" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or proposed to be used</w:t>
       </w:r>
-      <w:r w:rsidR="00A22160">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A22160" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the applicant:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B50FC48" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="2B50FC48" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEB2D4C" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="5CEB2D4C" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45359FF7" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="45359FF7" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35469B07" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="35469B07" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B61C47" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="70B61C47" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1567CD9A" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="1567CD9A" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C47EFA" w14:textId="77777777" w:rsidR="00542A4F" w:rsidRDefault="00542A4F" w:rsidP="00AF27A2">
+    <w:p w14:paraId="45C47EFA" w14:textId="77777777" w:rsidR="00542A4F" w:rsidRPr="0059229F" w:rsidRDefault="00542A4F" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="125B9A0E" w14:textId="78CC040E" w:rsidR="00E74EEC" w:rsidRPr="007F4881" w:rsidRDefault="0026563F" w:rsidP="00AF27A2">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125B9A0E" w14:textId="78CC040E" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="0026563F" w:rsidP="00AF27A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...48 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Provide a</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> statement </w:t>
       </w:r>
-      <w:r w:rsidR="00504DCA" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> how the conditions, practices, means, methods, operations, or processes used</w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or proposed to be used</w:t>
       </w:r>
-      <w:r w:rsidR="00AF27A2" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF27A2" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...11 lines deleted...]
-    <w:p w14:paraId="03614272" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would provide employment and places of employment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employees which are as safe and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>healthful</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as those required by the standard from which a variance is sought:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03614272" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453EC630" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="453EC630" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A47ED0B" w14:textId="77777777" w:rsidR="004670A0" w:rsidRDefault="004670A0" w:rsidP="004670A0">
+    <w:p w14:paraId="0A47ED0B" w14:textId="77777777" w:rsidR="004670A0" w:rsidRPr="0059229F" w:rsidRDefault="004670A0" w:rsidP="004670A0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045D885B" w14:textId="77777777" w:rsidR="004670A0" w:rsidRDefault="004670A0" w:rsidP="004670A0">
+    <w:p w14:paraId="045D885B" w14:textId="77777777" w:rsidR="004670A0" w:rsidRPr="0059229F" w:rsidRDefault="004670A0" w:rsidP="004670A0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1344B7DE" w14:textId="77777777" w:rsidR="004670A0" w:rsidRDefault="004670A0" w:rsidP="004670A0">
+    <w:p w14:paraId="1344B7DE" w14:textId="77777777" w:rsidR="004670A0" w:rsidRPr="0059229F" w:rsidRDefault="004670A0" w:rsidP="004670A0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1445F0D0" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="1445F0D0" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8348E2" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRDefault="00D55FB6" w:rsidP="00504DCA">
+    <w:p w14:paraId="7C8348E2" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRPr="0059229F" w:rsidRDefault="00D55FB6" w:rsidP="00504DCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="5F31BD83" w14:textId="02EDEBFF" w:rsidR="00E74EEC" w:rsidRPr="00E74EEC" w:rsidRDefault="0026563F" w:rsidP="00504DCA">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F31BD83" w14:textId="02EDEBFF" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="0026563F" w:rsidP="00504DCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Provide a c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ertification that </w:t>
+      </w:r>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you have informed your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employees of the application</w:t>
+      </w:r>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Initial each</w:t>
+      </w:r>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statement below and then </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sign</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the certification statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...89 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12402DCC" w14:textId="242BBDD1" w:rsidR="00E74EEC" w:rsidRPr="00E74EEC" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
+    <w:p w14:paraId="12402DCC" w14:textId="5B6877DA" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...44 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ </w:t>
+      </w:r>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(</w:t>
+      </w:r>
+      <w:r w:rsidR="005E04B1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005B34C1" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005B34C1" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A c</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">opy </w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">provided </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>employees’</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> authorized </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>representative;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="28758A76" w14:textId="4AFAC000" w:rsidR="00E076A3" w:rsidRPr="003A235F" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
+    <w:p w14:paraId="28758A76" w14:textId="51CADBC2" w:rsidR="00E076A3" w:rsidRPr="0059229F" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00542A4F">
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ </w:t>
+      </w:r>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(</w:t>
+      </w:r>
+      <w:r w:rsidR="005E04B1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)(ii)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Post</w:t>
+      </w:r>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a statement giving a summary of the application and specifying where a copy may be examined, at the place or places where notices to employees are normally posted</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2673E" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B34C1" w:rsidRPr="0026563F">
-[...82 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">n lieu of </w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">summary, the </w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">application can also be </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>post</w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3" w:rsidRPr="005B34C1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ed);</w:t>
       </w:r>
-      <w:r w:rsidR="00E076A3" w:rsidRPr="00E076A3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00F45AD4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB44A12" w14:textId="77777777" w:rsidR="00F07C88" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
+    <w:p w14:paraId="2DB44A12" w14:textId="6E5D7B17" w:rsidR="00F07C88" w:rsidRPr="0059229F" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ </w:t>
+      </w:r>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(</w:t>
+      </w:r>
+      <w:r w:rsidR="005E04B1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)(iii)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B34C1" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>By other appropriate means</w:t>
+      </w:r>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you informed employees of the variance application (i.e</w:t>
+      </w:r>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E076A3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, email, meetings).</w:t>
+      </w:r>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B34C1" w:rsidRPr="0026563F">
-[...92 lines deleted...]
-    <w:p w14:paraId="51F13AB1" w14:textId="77777777" w:rsidR="00A55539" w:rsidRDefault="00A55539" w:rsidP="00542A4F">
+    </w:p>
+    <w:p w14:paraId="51F13AB1" w14:textId="77777777" w:rsidR="00A55539" w:rsidRPr="0059229F" w:rsidRDefault="00A55539" w:rsidP="00542A4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="318A1193" w14:textId="2912D139" w:rsidR="00E74EEC" w:rsidRDefault="00504DCA" w:rsidP="00542A4F">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318A1193" w14:textId="2912D139" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00504DCA" w:rsidP="00542A4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Describe</w:t>
       </w:r>
-      <w:r w:rsidR="00542A4F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00542A4F" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA04E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FA04E8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">how you complied with </w:t>
       </w:r>
-      <w:r w:rsidR="0087166C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0087166C" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(b)(1)(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0087166C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0087166C" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0087166C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0087166C" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) – (iii) above</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C3538F" w14:textId="77777777" w:rsidR="00542A4F" w:rsidRPr="00E74EEC" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
+    <w:p w14:paraId="26C3538F" w14:textId="77777777" w:rsidR="00542A4F" w:rsidRPr="0059229F" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49503A78" w14:textId="35F178A7" w:rsidR="00542A4F" w:rsidRPr="00E74EEC" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
+    <w:p w14:paraId="49503A78" w14:textId="35F178A7" w:rsidR="00542A4F" w:rsidRPr="0059229F" w:rsidRDefault="00542A4F" w:rsidP="00542A4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3460F0B9" w14:textId="77777777" w:rsidR="00872B7F" w:rsidRPr="00E74EEC" w:rsidRDefault="00872B7F" w:rsidP="00872B7F">
+    <w:p w14:paraId="3460F0B9" w14:textId="77777777" w:rsidR="00872B7F" w:rsidRPr="0059229F" w:rsidRDefault="00872B7F" w:rsidP="00872B7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE611B3" w14:textId="2C5ED1F1" w:rsidR="00504DCA" w:rsidRDefault="00E076A3" w:rsidP="00E076A3">
+    <w:p w14:paraId="2BE611B3" w14:textId="2C5ED1F1" w:rsidR="00504DCA" w:rsidRPr="0059229F" w:rsidRDefault="00E076A3" w:rsidP="00E076A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">I certify that I have informed employees </w:t>
       </w:r>
-      <w:r w:rsidR="00A22160">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A22160" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">of the variance application as described. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F26296C" w14:textId="77777777" w:rsidR="008F7AB7" w:rsidRDefault="008F7AB7" w:rsidP="008F7AB7">
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2F26296C" w14:textId="4CE0EEE0" w:rsidR="008F7AB7" w:rsidRPr="0059229F" w:rsidRDefault="008F7AB7" w:rsidP="008F7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________                                        _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660FE801" w14:textId="77777777" w:rsidR="008F7AB7" w:rsidRPr="0059229F" w:rsidRDefault="008F7AB7" w:rsidP="008F7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Print Name</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7840DB31" w14:textId="77777777" w:rsidR="008F7AB7" w:rsidRDefault="008F7AB7" w:rsidP="00504DCA">
+    <w:p w14:paraId="7840DB31" w14:textId="77777777" w:rsidR="008F7AB7" w:rsidRPr="0059229F" w:rsidRDefault="008F7AB7" w:rsidP="00504DCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="5A3DD367" w14:textId="1E89A4C4" w:rsidR="00504DCA" w:rsidRPr="007F4881" w:rsidRDefault="00DC1827" w:rsidP="00504DCA">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3DD367" w14:textId="1E89A4C4" w:rsidR="00504DCA" w:rsidRPr="0059229F" w:rsidRDefault="00DC1827" w:rsidP="00504DCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...48 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(6)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00504DCA" w:rsidRPr="002E523D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ha</w:t>
       </w:r>
-      <w:r w:rsidR="00F0556B" w:rsidRPr="002E523D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F0556B" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ve you </w:t>
       </w:r>
-      <w:r w:rsidR="00504DCA" w:rsidRPr="002E523D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">requested </w:t>
       </w:r>
-      <w:r w:rsidR="00F0556B" w:rsidRPr="002E523D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F0556B" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a hearing </w:t>
       </w:r>
-      <w:r w:rsidR="00F442FE" w:rsidRPr="002E523D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F442FE" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="002E523D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">as provided in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00583CE5" w:rsidRPr="00583CE5">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00583CE5" w:rsidRPr="0059229F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>13 NCAC 07A .0711</w:t>
+          <w:t xml:space="preserve">13 NCAC </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00583CE5" w:rsidRPr="0059229F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>07A</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00583CE5" w:rsidRPr="0059229F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> .0711</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0066289A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0066289A" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>– Requests for hearing on applications</w:t>
       </w:r>
-      <w:r w:rsidR="00F442FE" w:rsidRPr="002E523D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F442FE" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00504DCA" w:rsidRPr="002E523D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AFE026" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="01AFE026" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5336B4A5" w14:textId="77777777" w:rsidR="00227644" w:rsidRDefault="00227644" w:rsidP="00227644">
+    <w:p w14:paraId="5336B4A5" w14:textId="77777777" w:rsidR="00227644" w:rsidRPr="0059229F" w:rsidRDefault="00227644" w:rsidP="00227644">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B336F9" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRDefault="00D55FB6" w:rsidP="00504DCA">
+    <w:p w14:paraId="58B336F9" w14:textId="77777777" w:rsidR="00D55FB6" w:rsidRPr="0059229F" w:rsidRDefault="00D55FB6" w:rsidP="00504DCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="26A377A1" w14:textId="53900F99" w:rsidR="00E74EEC" w:rsidRPr="007F4881" w:rsidRDefault="00051D2A" w:rsidP="00504DCA">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A377A1" w14:textId="53900F99" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00051D2A" w:rsidP="00504DCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22D3A" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe how you informed the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employees </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22D3A" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the application and of their right to petition the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D806CA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00903A90" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C Commissioner of Labor </w:t>
+      </w:r>
+      <w:r w:rsidR="00E909BC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assistant Secretary</w:t>
+      </w:r>
+      <w:r w:rsidR="00E909BC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...111 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for a hearing</w:t>
       </w:r>
-      <w:r w:rsidR="00A22160">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A22160" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e., email, posting, meetings)</w:t>
       </w:r>
-      <w:r w:rsidR="00E22D3A" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E22D3A" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00504DCA" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00504DCA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40182404" w14:textId="77777777" w:rsidR="00F0522C" w:rsidRDefault="00F0522C" w:rsidP="00F0522C">
+    <w:p w14:paraId="40182404" w14:textId="77777777" w:rsidR="00F0522C" w:rsidRPr="0059229F" w:rsidRDefault="00F0522C" w:rsidP="00F0522C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792A92D4" w14:textId="77777777" w:rsidR="00F0522C" w:rsidRDefault="00F0522C" w:rsidP="00F0522C">
+    <w:p w14:paraId="792A92D4" w14:textId="77777777" w:rsidR="00F0522C" w:rsidRPr="0059229F" w:rsidRDefault="00F0522C" w:rsidP="00F0522C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714FC600" w14:textId="77777777" w:rsidR="00F0522C" w:rsidRDefault="00F0522C" w:rsidP="00F0522C">
+    <w:p w14:paraId="714FC600" w14:textId="77777777" w:rsidR="00F0522C" w:rsidRPr="0059229F" w:rsidRDefault="00F0522C" w:rsidP="00F0522C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716FC92B" w14:textId="77777777" w:rsidR="00C52A83" w:rsidRDefault="00C52A83" w:rsidP="00691FB8">
+    <w:p w14:paraId="716FC92B" w14:textId="77777777" w:rsidR="00C52A83" w:rsidRPr="0059229F" w:rsidRDefault="00C52A83" w:rsidP="00691FB8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="77FB33B9" w14:textId="5EE77B3D" w:rsidR="00691FB8" w:rsidRPr="007F4881" w:rsidRDefault="00051D2A" w:rsidP="00691FB8">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FB33B9" w14:textId="5EE77B3D" w:rsidR="00691FB8" w:rsidRPr="0059229F" w:rsidRDefault="00051D2A" w:rsidP="00691FB8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...48 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(8)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Is th</w:t>
       </w:r>
-      <w:r w:rsidR="000932A7" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000932A7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> variance being requested for other State(s) in addition to North Carolina?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AA3425" w14:textId="115F3B7D" w:rsidR="00691FB8" w:rsidRPr="00315440" w:rsidRDefault="00263054" w:rsidP="00315440">
+    <w:p w14:paraId="62AA3425" w14:textId="115F3B7D" w:rsidR="00691FB8" w:rsidRPr="0059229F" w:rsidRDefault="00263054" w:rsidP="00315440">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">_______ </w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If no, </w:t>
       </w:r>
-      <w:r w:rsidR="00A22160" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A22160" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">you may skip this </w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">question. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68312225" w14:textId="7760274B" w:rsidR="00E74EEC" w:rsidRPr="00315440" w:rsidRDefault="00263054" w:rsidP="00315440">
+    <w:p w14:paraId="68312225" w14:textId="7760274B" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00263054" w:rsidP="00315440">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">_______ </w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, </w:t>
       </w:r>
-      <w:r w:rsidR="000D5D7F" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000D5D7F" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the requested variance would be applicable to employment or places of employment in more than one State, including at least one State with a State plan approved under section 18 of the Act, and involves a standard</w:t>
       </w:r>
-      <w:r w:rsidR="000932A7" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000932A7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or portion thereof</w:t>
       </w:r>
-      <w:r w:rsidR="000932A7" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000932A7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, identical to a State standard effective under such plan</w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000932A7" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000932A7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
-      <w:r w:rsidR="000D5D7F" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000D5D7F" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or attach</w:t>
       </w:r>
-      <w:r w:rsidR="000D5D7F" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000D5D7F" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF7CA4C" w14:textId="2A016A1F" w:rsidR="00E74EEC" w:rsidRDefault="00903A90" w:rsidP="008E3A2A">
+    <w:p w14:paraId="3FF7CA4C" w14:textId="2A016A1F" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00903A90" w:rsidP="008E3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...35 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1905.11(b)(8)(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A side-by-side comparison of the Federal standard, or portion thereof, involved with the State standard, or portion thereof, identical in substance and requirements</w:t>
       </w:r>
-      <w:r w:rsidR="00691FB8" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00691FB8" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AB969A" w14:textId="11BEDB02" w:rsidR="00185CFE" w:rsidRDefault="00185CFE" w:rsidP="005C65D3">
+    <w:p w14:paraId="51AB969A" w14:textId="11BEDB02" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="005C65D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SIDE-BY-SIDE COMPARISON</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4495"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C2A6B" w:rsidRPr="008C2A6B" w14:paraId="5FA0C97B" w14:textId="77777777" w:rsidTr="00185CFE">
+      <w:tr w:rsidR="008C2A6B" w:rsidRPr="005E04B1" w14:paraId="5FA0C97B" w14:textId="77777777" w:rsidTr="00185CFE">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B084295" w14:textId="5C382F2F" w:rsidR="00185CFE" w:rsidRPr="008C2A6B" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
+          <w:p w14:paraId="3B084295" w14:textId="5C382F2F" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C2A6B">
+            <w:r w:rsidRPr="0059229F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Federal Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46EF2665" w14:textId="34CBAC4C" w:rsidR="00185CFE" w:rsidRPr="008C2A6B" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
+          <w:p w14:paraId="46EF2665" w14:textId="34CBAC4C" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C2A6B">
+            <w:r w:rsidRPr="0059229F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>State Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7FCB" w:rsidRPr="003C7FCB" w14:paraId="1D13C0C3" w14:textId="60273384" w:rsidTr="00185CFE">
+      <w:tr w:rsidR="003C7FCB" w:rsidRPr="005E04B1" w14:paraId="1D13C0C3" w14:textId="60273384" w:rsidTr="00185CFE">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43AB5265" w14:textId="77777777" w:rsidR="003C7FCB" w:rsidRDefault="003C7FCB" w:rsidP="007A1806">
+          <w:p w14:paraId="43AB5265" w14:textId="77777777" w:rsidR="003C7FCB" w:rsidRPr="0059229F" w:rsidRDefault="003C7FCB" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13CF91A9" w14:textId="45F8325D" w:rsidR="00470883" w:rsidRPr="003C7FCB" w:rsidRDefault="00470883" w:rsidP="007A1806">
+          <w:p w14:paraId="13CF91A9" w14:textId="45F8325D" w:rsidR="00470883" w:rsidRPr="0059229F" w:rsidRDefault="00470883" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF0336E" w14:textId="77777777" w:rsidR="003C7FCB" w:rsidRPr="003C7FCB" w:rsidRDefault="003C7FCB" w:rsidP="007A1806">
+          <w:p w14:paraId="5AF0336E" w14:textId="77777777" w:rsidR="003C7FCB" w:rsidRPr="0059229F" w:rsidRDefault="003C7FCB" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185CFE" w:rsidRPr="003C7FCB" w14:paraId="6EFE29E2" w14:textId="77777777" w:rsidTr="003C7FCB">
+      <w:tr w:rsidR="00185CFE" w:rsidRPr="005E04B1" w14:paraId="6EFE29E2" w14:textId="77777777" w:rsidTr="003C7FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="500BE2E9" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRDefault="00185CFE" w:rsidP="007A1806">
+          <w:p w14:paraId="500BE2E9" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F70A1E8" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRDefault="00185CFE" w:rsidP="007A1806">
+          <w:p w14:paraId="0F70A1E8" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F00064A" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRPr="003C7FCB" w:rsidRDefault="00185CFE" w:rsidP="007A1806">
+          <w:p w14:paraId="6F00064A" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7FCB" w:rsidRPr="003C7FCB" w14:paraId="5BC88F28" w14:textId="34621C5C" w:rsidTr="003C7FCB">
+      <w:tr w:rsidR="003C7FCB" w:rsidRPr="005E04B1" w14:paraId="5BC88F28" w14:textId="34621C5C" w:rsidTr="003C7FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6634476A" w14:textId="77777777" w:rsidR="003C7FCB" w:rsidRDefault="003C7FCB" w:rsidP="007A1806">
+          <w:p w14:paraId="6634476A" w14:textId="77777777" w:rsidR="003C7FCB" w:rsidRPr="0059229F" w:rsidRDefault="003C7FCB" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19D6AD71" w14:textId="5DB0E397" w:rsidR="00470883" w:rsidRPr="003C7FCB" w:rsidRDefault="00470883" w:rsidP="007A1806">
+          <w:p w14:paraId="19D6AD71" w14:textId="5DB0E397" w:rsidR="00470883" w:rsidRPr="0059229F" w:rsidRDefault="00470883" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E6BFD4" w14:textId="77777777" w:rsidR="003C7FCB" w:rsidRPr="003C7FCB" w:rsidRDefault="003C7FCB" w:rsidP="007A1806">
+          <w:p w14:paraId="32E6BFD4" w14:textId="77777777" w:rsidR="003C7FCB" w:rsidRPr="0059229F" w:rsidRDefault="003C7FCB" w:rsidP="007A1806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185CFE" w:rsidRPr="003C7FCB" w14:paraId="1239943A" w14:textId="776C1623" w:rsidTr="003C7FCB">
+      <w:tr w:rsidR="00185CFE" w:rsidRPr="005E04B1" w14:paraId="1239943A" w14:textId="776C1623" w:rsidTr="003C7FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A966A67" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
+          <w:p w14:paraId="4A966A67" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3828D9D5" w14:textId="3F2470E6" w:rsidR="00185CFE" w:rsidRPr="003C7FCB" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
+          <w:p w14:paraId="3828D9D5" w14:textId="3F2470E6" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="089A2B63" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRPr="003C7FCB" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
+          <w:p w14:paraId="089A2B63" w14:textId="77777777" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="00185CFE" w:rsidP="00185CFE">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20188BD2" w14:textId="7C4148EF" w:rsidR="00E74EEC" w:rsidRPr="00E74EEC" w:rsidRDefault="00903A90" w:rsidP="008155E5">
+    <w:p w14:paraId="20188BD2" w14:textId="7C4148EF" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00903A90" w:rsidP="008155E5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...61 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1905.11(b)(8)(ii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A certification that the employer</w:t>
       </w:r>
-      <w:r w:rsidR="000932A7" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000932A7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or employers</w:t>
       </w:r>
-      <w:r w:rsidR="000932A7" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000932A7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> have not filed for such variance on the same material facts for the same employment</w:t>
       </w:r>
-      <w:r w:rsidR="000932A7" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000932A7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or place of employment</w:t>
       </w:r>
-      <w:r w:rsidR="000932A7" w:rsidRPr="007F4881">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000932A7" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00E74EEC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> with any State authority having jurisdiction under an approved plan over any employment or place of employment covered in the application; </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="00315440">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64044AB1" w14:textId="5A51E73F" w:rsidR="00315440" w:rsidRDefault="00BD2049" w:rsidP="008155E5">
+    <w:p w14:paraId="64044AB1" w14:textId="5A51E73F" w:rsidR="00315440" w:rsidRPr="0059229F" w:rsidRDefault="00BD2049" w:rsidP="008155E5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">I certify that I </w:t>
       </w:r>
-      <w:r w:rsidR="00315440" w:rsidRPr="00E74EEC">
-[...106 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00315440" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>have not filed for such variance on the same material facts for the same employment, or place of employment, with any State authority having jurisdiction under an approved plan over any employment or place of employment covered in the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E4CF26" w14:textId="5C47769C" w:rsidR="00551CF8" w:rsidRPr="0059229F" w:rsidRDefault="00551CF8" w:rsidP="00551CF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________                                        _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EBBEA5" w14:textId="77777777" w:rsidR="00551CF8" w:rsidRPr="0059229F" w:rsidRDefault="00551CF8" w:rsidP="004C7908">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Print Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C7908">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004C7908">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004C7908">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004C7908">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004C7908">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004C7908">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004C7908">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EDA733" w14:textId="77777777" w:rsidR="00551CF8" w:rsidRDefault="00551CF8" w:rsidP="00551CF8">
+    <w:p w14:paraId="17EDA733" w14:textId="77777777" w:rsidR="00551CF8" w:rsidRPr="0059229F" w:rsidRDefault="00551CF8" w:rsidP="00551CF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5C003761" w14:textId="77777777" w:rsidR="00F33244" w:rsidRPr="00551CF8" w:rsidRDefault="00F33244" w:rsidP="00551CF8">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C003761" w14:textId="77777777" w:rsidR="00F33244" w:rsidRPr="0059229F" w:rsidRDefault="00F33244" w:rsidP="00551CF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="68B8B255" w14:textId="4493604A" w:rsidR="00E74EEC" w:rsidRPr="008E3A2A" w:rsidRDefault="00903A90" w:rsidP="008E3A2A">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B8B255" w14:textId="4493604A" w:rsidR="00E74EEC" w:rsidRPr="0059229F" w:rsidRDefault="00903A90" w:rsidP="008E3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1905.11(b)(8)(iii)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E3A2A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00E74EEC" w:rsidRPr="008E3A2A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E74EEC" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A statement as to whether, with an identification of, any citations for violations of the State standard, or portion thereof, involved have been issued to the employer or employers by any of the State authorities enforcing the standard under a plan, and are pending.</w:t>
       </w:r>
-      <w:r w:rsidR="00315440" w:rsidRPr="008E3A2A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00315440" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="212529"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E2CFF1" w14:textId="77777777" w:rsidR="00315440" w:rsidRPr="00315440" w:rsidRDefault="00315440" w:rsidP="00315440">
+    <w:p w14:paraId="12E2CFF1" w14:textId="3C9E228D" w:rsidR="00315440" w:rsidRPr="0059229F" w:rsidRDefault="00315440" w:rsidP="00315440">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="22500E25" w14:textId="77777777" w:rsidR="00315440" w:rsidRPr="00315440" w:rsidRDefault="00315440" w:rsidP="00315440">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22500E25" w14:textId="19A059EF" w:rsidR="00315440" w:rsidRPr="0059229F" w:rsidRDefault="00315440" w:rsidP="00315440">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="743B60C1" w14:textId="77777777" w:rsidR="00315440" w:rsidRPr="00315440" w:rsidRDefault="00315440" w:rsidP="00315440">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743B60C1" w14:textId="37A6F014" w:rsidR="00315440" w:rsidRPr="0059229F" w:rsidRDefault="00315440" w:rsidP="00315440">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="2C616FB5" w14:textId="77777777" w:rsidR="008E483A" w:rsidRPr="00315440" w:rsidRDefault="008E483A" w:rsidP="008E483A">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D31BF7" w14:textId="7193815F" w:rsidR="00766BE9" w:rsidRPr="0059229F" w:rsidRDefault="00766BE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14134247" w14:textId="50A5F5C3" w:rsidR="00185CFE" w:rsidRPr="0059229F" w:rsidRDefault="008E483A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Additional Comments (Optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C616FB5" w14:textId="1A550955" w:rsidR="008E483A" w:rsidRPr="0059229F" w:rsidRDefault="008E483A" w:rsidP="008E483A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="31073165" w14:textId="77777777" w:rsidR="008E483A" w:rsidRPr="00315440" w:rsidRDefault="008E483A" w:rsidP="008E483A">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31073165" w14:textId="4B53C218" w:rsidR="008E483A" w:rsidRPr="0059229F" w:rsidRDefault="008E483A" w:rsidP="008E483A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="7BFEC3D5" w14:textId="77777777" w:rsidR="008E483A" w:rsidRPr="00315440" w:rsidRDefault="008E483A" w:rsidP="008E483A">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFEC3D5" w14:textId="6749DFBE" w:rsidR="008E483A" w:rsidRPr="0059229F" w:rsidRDefault="008E483A" w:rsidP="008E483A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="316E8732" w14:textId="485DB911" w:rsidR="00911417" w:rsidRPr="001B3222" w:rsidRDefault="000E1212" w:rsidP="00254A53">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212529"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779C0646" w14:textId="77777777" w:rsidR="008E483A" w:rsidRPr="0059229F" w:rsidRDefault="008E483A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316E8732" w14:textId="485DB911" w:rsidR="00911417" w:rsidRPr="0059229F" w:rsidRDefault="000E1212" w:rsidP="00254A53">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Variance </w:t>
       </w:r>
-      <w:r w:rsidR="00254A53">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00254A53" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B3222">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pplication completed by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D3D083" w14:textId="77777777" w:rsidR="009C5A70" w:rsidRDefault="009C5A70" w:rsidP="003C2901">
-[...37 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="58D3D083" w14:textId="77777777" w:rsidR="009C5A70" w:rsidRPr="0059229F" w:rsidRDefault="009C5A70" w:rsidP="003C2901">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730AC17D" w14:textId="232D20DA" w:rsidR="003C2901" w:rsidRPr="0059229F" w:rsidRDefault="003C2901" w:rsidP="003C2901">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________                                        _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DA5D52" w14:textId="04C8FE5E" w:rsidR="003C2901" w:rsidRPr="0059229F" w:rsidRDefault="003C2901">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Print Name</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D5141B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D5141B" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FA0D33" w14:textId="77777777" w:rsidR="00AA42AA" w:rsidRDefault="00AA42AA" w:rsidP="005C2E1A">
-[...45 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="19FA0D33" w14:textId="77777777" w:rsidR="00AA42AA" w:rsidRPr="0059229F" w:rsidRDefault="00AA42AA" w:rsidP="005C2E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1878E7" w14:textId="05CC1C59" w:rsidR="005C2E1A" w:rsidRPr="0059229F" w:rsidRDefault="00D5141B" w:rsidP="005C2E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E04B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2E1A" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2894DBBA" w14:textId="02684865" w:rsidR="00AA42AA" w:rsidRPr="0059229F" w:rsidRDefault="005C2E1A" w:rsidP="00D5141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1FD3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003F1FD3" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA42AA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA42AA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA42AA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA42AA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA42AA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA42AA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA42AA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA42AA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA42AA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA42AA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA42AA">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA42AA" w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Phone Number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF79C4D" w14:textId="77777777" w:rsidR="00AA42AA" w:rsidRDefault="00AA42AA" w:rsidP="00AA42AA">
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2DF79C4D" w14:textId="77777777" w:rsidR="00AA42AA" w:rsidRPr="0059229F" w:rsidRDefault="00AA42AA" w:rsidP="00AA42AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05894706" w14:textId="28D9289B" w:rsidR="00AA42AA" w:rsidRPr="0059229F" w:rsidRDefault="00AA42AA" w:rsidP="00AA42AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54410746" w14:textId="143C540D" w:rsidR="00D5141B" w:rsidRDefault="00D5141B" w:rsidP="00D5141B">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="54410746" w14:textId="143C540D" w:rsidR="00D5141B" w:rsidRPr="0059229F" w:rsidRDefault="00D5141B" w:rsidP="00D5141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059229F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546AABEA" w14:textId="77777777" w:rsidR="00F02A3E" w:rsidRDefault="00F02A3E" w:rsidP="00D5141B">
-[...21 lines deleted...]
-    <w:sectPr w:rsidR="00F02A3E">
+    <w:p w14:paraId="546AABEA" w14:textId="77777777" w:rsidR="00F02A3E" w:rsidRPr="0059229F" w:rsidRDefault="00F02A3E" w:rsidP="00D5141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C313CD" w14:textId="77777777" w:rsidR="00F02A3E" w:rsidRPr="0059229F" w:rsidRDefault="00F02A3E" w:rsidP="00D5141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F02A3E" w:rsidRPr="0059229F">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="356D96D8" w14:textId="77777777" w:rsidR="00A73A05" w:rsidRDefault="00A73A05" w:rsidP="005E04B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7362C01B" w14:textId="77777777" w:rsidR="00A73A05" w:rsidRDefault="00A73A05" w:rsidP="005E04B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Avenir Next LT Pro">
+    <w:panose1 w:val="020B0504020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="693660374"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="569E6C94" w14:textId="5D725B13" w:rsidR="005E04B1" w:rsidRPr="0059229F" w:rsidRDefault="005E04B1">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="0059229F">
+          <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0059229F">
+          <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0059229F">
+          <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="0059229F">
+          <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0059229F">
+          <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1BC8992D" w14:textId="77777777" w:rsidR="005E04B1" w:rsidRDefault="005E04B1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="18126CDD" w14:textId="77777777" w:rsidR="00A73A05" w:rsidRDefault="00A73A05" w:rsidP="005E04B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E9A05E5" w14:textId="77777777" w:rsidR="00A73A05" w:rsidRDefault="00A73A05" w:rsidP="005E04B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036B4A74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="468E2890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6384,147 +5848,162 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="278799080">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2045057529">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1493988418">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="980503670">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1782216744">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E74EEC"/>
     <w:rsid w:val="00012AC7"/>
     <w:rsid w:val="00051D2A"/>
     <w:rsid w:val="000932A7"/>
     <w:rsid w:val="000B311F"/>
     <w:rsid w:val="000D5D7F"/>
     <w:rsid w:val="000E1212"/>
     <w:rsid w:val="00104AEA"/>
     <w:rsid w:val="0018167C"/>
     <w:rsid w:val="00185CFE"/>
     <w:rsid w:val="001A5AE2"/>
     <w:rsid w:val="001B3222"/>
     <w:rsid w:val="001C2E14"/>
     <w:rsid w:val="001E7477"/>
     <w:rsid w:val="001F146C"/>
     <w:rsid w:val="00227644"/>
     <w:rsid w:val="00254A53"/>
     <w:rsid w:val="0025564E"/>
     <w:rsid w:val="00263054"/>
     <w:rsid w:val="0026563F"/>
     <w:rsid w:val="002700B3"/>
     <w:rsid w:val="002C5419"/>
     <w:rsid w:val="002E523D"/>
+    <w:rsid w:val="0030222A"/>
     <w:rsid w:val="00315440"/>
     <w:rsid w:val="003A235F"/>
     <w:rsid w:val="003C2901"/>
     <w:rsid w:val="003C7FCB"/>
     <w:rsid w:val="003F1FD3"/>
     <w:rsid w:val="004670A0"/>
     <w:rsid w:val="00470883"/>
     <w:rsid w:val="004C7908"/>
     <w:rsid w:val="004E3C63"/>
     <w:rsid w:val="004E4171"/>
     <w:rsid w:val="00504DCA"/>
     <w:rsid w:val="00531311"/>
     <w:rsid w:val="0053794E"/>
     <w:rsid w:val="00542A4F"/>
     <w:rsid w:val="00545DFD"/>
     <w:rsid w:val="00551CF8"/>
     <w:rsid w:val="00583CE5"/>
+    <w:rsid w:val="0059229F"/>
     <w:rsid w:val="005B34C1"/>
     <w:rsid w:val="005C2E1A"/>
     <w:rsid w:val="005C65D3"/>
+    <w:rsid w:val="005E04B1"/>
     <w:rsid w:val="0066289A"/>
     <w:rsid w:val="00691FB8"/>
     <w:rsid w:val="00763E3A"/>
     <w:rsid w:val="00766BE9"/>
     <w:rsid w:val="007F4881"/>
     <w:rsid w:val="008155E5"/>
     <w:rsid w:val="0087166C"/>
     <w:rsid w:val="00872B7F"/>
     <w:rsid w:val="008B1ADB"/>
     <w:rsid w:val="008C2A6B"/>
     <w:rsid w:val="008E3A2A"/>
     <w:rsid w:val="008E483A"/>
     <w:rsid w:val="008F7AB7"/>
     <w:rsid w:val="00903A90"/>
     <w:rsid w:val="00911417"/>
+    <w:rsid w:val="00921AA7"/>
     <w:rsid w:val="00925990"/>
     <w:rsid w:val="00947101"/>
     <w:rsid w:val="009C5A70"/>
     <w:rsid w:val="00A22160"/>
     <w:rsid w:val="00A358E9"/>
     <w:rsid w:val="00A55539"/>
+    <w:rsid w:val="00A73A05"/>
     <w:rsid w:val="00A80C1D"/>
     <w:rsid w:val="00AA42AA"/>
     <w:rsid w:val="00AE2056"/>
     <w:rsid w:val="00AF27A2"/>
     <w:rsid w:val="00B30ADB"/>
     <w:rsid w:val="00BD2049"/>
+    <w:rsid w:val="00C11127"/>
     <w:rsid w:val="00C2352C"/>
     <w:rsid w:val="00C52A83"/>
     <w:rsid w:val="00C655CF"/>
     <w:rsid w:val="00CA4BE8"/>
     <w:rsid w:val="00CA51B6"/>
     <w:rsid w:val="00CE594D"/>
     <w:rsid w:val="00D07A58"/>
     <w:rsid w:val="00D1766A"/>
     <w:rsid w:val="00D50711"/>
     <w:rsid w:val="00D5141B"/>
     <w:rsid w:val="00D55FB6"/>
     <w:rsid w:val="00D806CA"/>
+    <w:rsid w:val="00DA336B"/>
     <w:rsid w:val="00DC1827"/>
     <w:rsid w:val="00DD5FAC"/>
     <w:rsid w:val="00E076A3"/>
     <w:rsid w:val="00E10225"/>
     <w:rsid w:val="00E22D3A"/>
     <w:rsid w:val="00E34E72"/>
     <w:rsid w:val="00E456BF"/>
     <w:rsid w:val="00E52B5A"/>
     <w:rsid w:val="00E74EEC"/>
     <w:rsid w:val="00E909BC"/>
     <w:rsid w:val="00EA2FF9"/>
     <w:rsid w:val="00EB07A8"/>
     <w:rsid w:val="00EB2859"/>
     <w:rsid w:val="00F02A3E"/>
     <w:rsid w:val="00F0522C"/>
     <w:rsid w:val="00F0556B"/>
     <w:rsid w:val="00F07C88"/>
     <w:rsid w:val="00F2673E"/>
     <w:rsid w:val="00F33244"/>
     <w:rsid w:val="00F442FE"/>
     <w:rsid w:val="00F45AD4"/>
     <w:rsid w:val="00FA04E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -6534,51 +6013,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FCB628F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{320E4B74-4DD8-4D6F-9445-18804A2EA161}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7073,90 +6552,134 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA2FF9"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA2FF9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E04B1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E04B1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E04B1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E04B1"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="800417244">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1898206288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reports.oah.state.nc.us/ncac/title%2013%20-%20labor/chapter%2007%20-%20office%20of%20occupational%20safety%20and%20health/subchapter%20a/13%20ncac%2007a%20.0711.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labor.nc.gov/osh-variance-requests" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/laws-regs/regulations/standardnumber/1905/1905.11" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/laws-regs/regulations/standardnumber/1905/1905.11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reports.oah.state.nc.us/ncac/title%2013%20-%20labor/chapter%2007%20-%20office%20of%20occupational%20safety%20and%20health/subchapter%20a/13%20ncac%2007a%20.0711.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labor.nc.gov/osh-variance-requests" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7428,72 +6951,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9E29037-78EF-4F9C-A5B9-679B992AF2D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1207</Words>
-  <Characters>6884</Characters>
+  <Words>710</Words>
+  <Characters>6741</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>142</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8075</CharactersWithSpaces>
+  <CharactersWithSpaces>7571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lagoe, Wanda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>