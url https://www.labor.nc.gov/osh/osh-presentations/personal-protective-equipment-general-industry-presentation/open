--- v0 (2025-10-21)
+++ v1 (2026-04-01)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -85,51 +86,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId41"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId42"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="342" r:id="rId2"/>
     <p:sldId id="343" r:id="rId3"/>
     <p:sldId id="344" r:id="rId4"/>
@@ -318,537 +318,85 @@
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{E6D770FA-17F2-4E88-8BE9-FDCD74BC2993}" v="2" dt="2025-06-20T12:49:02.474"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14996" autoAdjust="0"/>
     <p:restoredTop sz="93659" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="62" d="100"/>
-          <a:sy n="62" d="100"/>
+          <a:sx n="58" d="100"/>
+          <a:sy n="58" d="100"/>
         </p:scale>
-        <p:origin x="1474" y="53"/>
+        <p:origin x="1046" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="86" d="100"/>
           <a:sy n="86" d="100"/>
         </p:scale>
         <p:origin x="4166" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
-[...451 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -905,51 +453,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{478DF95D-A3C3-4480-8172-56CF1B3AFB86}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{568CD11B-A496-1118-5503-B75C60610BA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1086,51 +634,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B79AF244-278D-4D90-87E2-1C6B081D7DB0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5937,51 +5485,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9ADF4E3-3248-1647-8715-C70639E9BFE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -6385,51 +5933,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF53D48F-6378-E27B-04A2-D2878F7F10EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -6618,51 +6166,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E98CBCEB-E16E-64C0-5AB6-307D36E6219A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -7058,51 +6606,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA390DD9-672E-488B-51A3-027EFEE7AB5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -7482,51 +7030,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE3D81A-8D19-DD81-BA8E-AD0418D7919F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -7772,51 +7320,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFBB1B29-28A9-E5B9-BFF6-2C751CA7F568}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -8214,51 +7762,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FB29C8-BE45-98AA-EBBA-E01ED7F6AB18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -8379,51 +7927,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{622D755C-F9FE-6F90-EB7E-1D7B84979449}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -8516,51 +8064,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D984F336-775C-94F6-42CB-FC2BEE45D5BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -8852,51 +8400,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E9630B9-6136-DA11-2E68-3D308CCBC99C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -9167,51 +8715,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA10209E-F5A6-812C-B492-9E8219BEC0BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -10061,51 +9609,51 @@
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
@@ -23914,76 +23462,112 @@
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="78851" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EBA6947-8DBF-4EEA-A022-D5F66EEDD16C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333500" y="2743200"/>
+            <a:off x="1333500" y="1603513"/>
             <a:ext cx="6705600" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="6000">
+              <a:rPr lang="en-US" altLang="en-US" sz="6000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Final Questions?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="6000"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{511A29E5-3B22-6C18-17FC-A0166A40CD5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209543" y="2724664"/>
+            <a:ext cx="4724914" cy="2699951"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3399080349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>