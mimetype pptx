--- v0 (2025-10-30)
+++ v1 (2026-04-28)
@@ -77,51 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId37"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId38"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="260" r:id="rId2"/>
     <p:sldId id="338" r:id="rId3"/>
     <p:sldId id="345" r:id="rId4"/>
@@ -308,569 +307,82 @@
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{A20C63B1-0375-4CB2-BCC5-9C1576FFCDAF}" v="3" dt="2025-06-20T12:42:40.702"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14996" autoAdjust="0"/>
     <p:restoredTop sz="93821" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="62" d="100"/>
           <a:sy n="62" d="100"/>
         </p:scale>
-        <p:origin x="1906" y="53"/>
+        <p:origin x="926" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="86" d="100"/>
           <a:sy n="86" d="100"/>
         </p:scale>
         <p:origin x="4166" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
-[...486 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -927,51 +439,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{478DF95D-A3C3-4480-8172-56CF1B3AFB86}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{568CD11B-A496-1118-5503-B75C60610BA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1108,51 +620,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B79AF244-278D-4D90-87E2-1C6B081D7DB0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -6016,51 +5528,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9ADF4E3-3248-1647-8715-C70639E9BFE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -6464,51 +5976,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF53D48F-6378-E27B-04A2-D2878F7F10EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -6697,51 +6209,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E98CBCEB-E16E-64C0-5AB6-307D36E6219A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -7137,51 +6649,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA390DD9-672E-488B-51A3-027EFEE7AB5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -7561,51 +7073,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE3D81A-8D19-DD81-BA8E-AD0418D7919F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -7851,51 +7363,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFBB1B29-28A9-E5B9-BFF6-2C751CA7F568}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -8293,51 +7805,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FB29C8-BE45-98AA-EBBA-E01ED7F6AB18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -8458,51 +7970,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{622D755C-F9FE-6F90-EB7E-1D7B84979449}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -8595,51 +8107,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D984F336-775C-94F6-42CB-FC2BEE45D5BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -8931,51 +8443,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E9630B9-6136-DA11-2E68-3D308CCBC99C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -9246,51 +8758,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA10209E-F5A6-812C-B492-9E8219BEC0BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -10124,51 +9636,51 @@
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
 </file>
@@ -13794,51 +13306,51 @@
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>NCDOL Photo Library</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A4D61B2-8E50-4577-863F-D6C0D8E2562E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="835408" y="3216471"/>
-            <a:ext cx="4129354" cy="4724400"/>
+            <a:ext cx="4129354" cy="2396929"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -19982,51 +19494,51 @@
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Safety Nets</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="60419" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCD4D9E8-E138-4AB4-9DD3-2A0F7A98434B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1171575"/>
+            <a:off x="533400" y="1221003"/>
             <a:ext cx="8001000" cy="4724400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Nets shall extend 8 feet beyond edge of the work surface where employees are exposed and shall be installed as close under the work surface as practical</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="72708" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED00BF2C-CBAF-4E11-8B98-AEEF3582C80A}"/>
               </a:ext>
             </a:extLst>
@@ -21099,52 +20611,52 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" u="none" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>In this course, we covered the following:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="Group 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{822ACF3E-5EEC-46AE-8198-CBACF204689B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5603358" y="3409507"/>
-            <a:ext cx="2815218" cy="2537733"/>
+            <a:off x="6005384" y="3966519"/>
+            <a:ext cx="2413192" cy="1980721"/>
             <a:chOff x="5603358" y="3409507"/>
             <a:chExt cx="2815218" cy="2537733"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="6" name="Picture 4">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{388F971A-FD26-4641-A46B-F26A4FD6FA86}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3" cstate="screen">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
               </a:extLst>
@@ -21313,276 +20825,86 @@
             <a:ext cx="6705600" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="6000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Final Questions?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="6000"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...10 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9823385F-4511-90F7-BB04-4BB6CB139A1F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...3 lines deleted...]
-            <a:ext cx="6477000" cy="3108325"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209543" y="2724664"/>
+            <a:ext cx="4724914" cy="2699951"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...202 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3399080349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -22201,51 +21523,51 @@
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13316" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E94F509-3F82-4E23-81C8-38D17397583D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7391400" y="611832"/>
+            <a:off x="7391400" y="762096"/>
             <a:ext cx="2133600" cy="304800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
               <a:t>1926.28(a)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03DA9987-0FC1-43FA-85DD-6A4C2FA32354}"/>
@@ -22798,51 +22120,51 @@
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>NCDOL Photo Library</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15368" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94C5E9F6-E9E9-4B9C-8A88-149200B78730}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7338080" y="614065"/>
+            <a:off x="7070725" y="753762"/>
             <a:ext cx="2192893" cy="381000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0"/>
               <a:t>1926.21(b)(3)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD48C1C9-6E7F-453E-BA81-444E46554546}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -25199,54 +24521,54 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>External-Public STD PPT template-4</Template>
   <TotalTime></TotalTime>
-  <Words>1776</Words>
+  <Words>1765</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>316</Paragraphs>
+  <Paragraphs>310</Paragraphs>
   <Slides>35</Slides>
   <Notes>35</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>35</vt:i4>
       </vt:variant>