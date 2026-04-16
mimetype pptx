--- v0 (2025-10-06)
+++ v1 (2026-04-16)
@@ -438,54 +438,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14996" autoAdjust="0"/>
     <p:restoredTop sz="90407" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="90" d="100"/>
-          <a:sy n="90" d="100"/>
+          <a:sx n="89" d="100"/>
+          <a:sy n="89" d="100"/>
         </p:scale>
-        <p:origin x="1272" y="67"/>
+        <p:origin x="1050" y="90"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="86" d="100"/>
           <a:sy n="86" d="100"/>
         </p:scale>
         <p:origin x="4166" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
@@ -573,51 +573,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{478DF95D-A3C3-4480-8172-56CF1B3AFB86}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{568CD11B-A496-1118-5503-B75C60610BA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -754,51 +754,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B79AF244-278D-4D90-87E2-1C6B081D7DB0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -12754,51 +12754,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9ADF4E3-3248-1647-8715-C70639E9BFE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -13202,51 +13202,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF53D48F-6378-E27B-04A2-D2878F7F10EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -13435,51 +13435,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E98CBCEB-E16E-64C0-5AB6-307D36E6219A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -14105,51 +14105,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA390DD9-672E-488B-51A3-027EFEE7AB5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -14529,51 +14529,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE3D81A-8D19-DD81-BA8E-AD0418D7919F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -14819,51 +14819,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFBB1B29-28A9-E5B9-BFF6-2C751CA7F568}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -15261,51 +15261,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FB29C8-BE45-98AA-EBBA-E01ED7F6AB18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -15426,51 +15426,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{622D755C-F9FE-6F90-EB7E-1D7B84979449}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -15563,51 +15563,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D984F336-775C-94F6-42CB-FC2BEE45D5BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -15899,51 +15899,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E9630B9-6136-DA11-2E68-3D308CCBC99C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -16214,51 +16214,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/1/2025</a:t>
+              <a:t>3/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA10209E-F5A6-812C-B492-9E8219BEC0BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -16989,359 +16989,359 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -37753,57 +37753,57 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7" descr="Help">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32784620-2CD8-4B08-8415-34D580A6DE0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2459566" y="1193761"/>
             <a:ext cx="4224867" cy="4224867"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -38601,251 +38601,91 @@
             <a:ext cx="6705600" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="6000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Final Questions?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A picture containing qr code&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CCD395C-7C36-36C6-C29B-E4D245826793}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1333500" y="2667000"/>
-            <a:ext cx="6477000" cy="3108543"/>
+            <a:off x="2482435" y="2895599"/>
+            <a:ext cx="4662286" cy="2663750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="12700">
-[...5 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...174 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -39895,54 +39735,54 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>External-Public STD PPT template-4</Template>
   <TotalTime></TotalTime>
-  <Words>3122</Words>
+  <Words>3111</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>756</Paragraphs>
+  <Paragraphs>750</Paragraphs>
   <Slides>81</Slides>
   <Notes>80</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>