--- v0 (2025-10-16)
+++ v1 (2026-04-04)
@@ -67,160 +67,164 @@
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/ink/ink1.xml" ContentType="application/inkml+xml"/>
+  <Override PartName="/ppt/ink/ink2.xml" ContentType="application/inkml+xml"/>
+  <Override PartName="/ppt/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId51"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId52"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="342" r:id="rId2"/>
+    <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="343" r:id="rId3"/>
     <p:sldId id="344" r:id="rId4"/>
     <p:sldId id="345" r:id="rId5"/>
     <p:sldId id="346" r:id="rId6"/>
     <p:sldId id="347" r:id="rId7"/>
     <p:sldId id="348" r:id="rId8"/>
     <p:sldId id="349" r:id="rId9"/>
     <p:sldId id="350" r:id="rId10"/>
     <p:sldId id="351" r:id="rId11"/>
     <p:sldId id="352" r:id="rId12"/>
     <p:sldId id="353" r:id="rId13"/>
     <p:sldId id="354" r:id="rId14"/>
     <p:sldId id="355" r:id="rId15"/>
     <p:sldId id="356" r:id="rId16"/>
     <p:sldId id="357" r:id="rId17"/>
     <p:sldId id="358" r:id="rId18"/>
     <p:sldId id="359" r:id="rId19"/>
     <p:sldId id="360" r:id="rId20"/>
     <p:sldId id="361" r:id="rId21"/>
     <p:sldId id="362" r:id="rId22"/>
     <p:sldId id="363" r:id="rId23"/>
     <p:sldId id="364" r:id="rId24"/>
     <p:sldId id="365" r:id="rId25"/>
     <p:sldId id="390" r:id="rId26"/>
     <p:sldId id="367" r:id="rId27"/>
     <p:sldId id="368" r:id="rId28"/>
     <p:sldId id="369" r:id="rId29"/>
     <p:sldId id="370" r:id="rId30"/>
     <p:sldId id="371" r:id="rId31"/>
     <p:sldId id="372" r:id="rId32"/>
     <p:sldId id="373" r:id="rId33"/>
     <p:sldId id="374" r:id="rId34"/>
     <p:sldId id="375" r:id="rId35"/>
     <p:sldId id="376" r:id="rId36"/>
     <p:sldId id="377" r:id="rId37"/>
     <p:sldId id="378" r:id="rId38"/>
     <p:sldId id="379" r:id="rId39"/>
     <p:sldId id="380" r:id="rId40"/>
     <p:sldId id="381" r:id="rId41"/>
     <p:sldId id="382" r:id="rId42"/>
     <p:sldId id="383" r:id="rId43"/>
     <p:sldId id="384" r:id="rId44"/>
     <p:sldId id="385" r:id="rId45"/>
     <p:sldId id="386" r:id="rId46"/>
     <p:sldId id="387" r:id="rId47"/>
     <p:sldId id="388" r:id="rId48"/>
-    <p:sldId id="679" r:id="rId49"/>
+    <p:sldId id="389" r:id="rId49"/>
     <p:sldId id="259" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
@@ -308,127 +312,134 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="2D0C62"/>
-    <a:srgbClr val="102447"/>
     <a:srgbClr val="2B0E62"/>
     <a:srgbClr val="FFFBFF"/>
     <a:srgbClr val="007437"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{A6EC2695-A48F-4609-BB6B-4D3E36EC1BD1}" v="24" dt="2026-03-12T19:24:10.239"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr horzBarState="maximized">
+  <p:normalViewPr>
     <p:restoredLeft sz="14996" autoAdjust="0"/>
-    <p:restoredTop sz="93821" autoAdjust="0"/>
+    <p:restoredTop sz="56470" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="37" d="100"/>
+          <a:sy n="37" d="100"/>
         </p:scale>
-        <p:origin x="1354" y="53"/>
+        <p:origin x="2530" y="43"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-762"/>
+      <p:origin x="0" y="-11096"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="50" d="100"/>
-          <a:sy n="50" d="100"/>
+          <a:sx n="86" d="100"/>
+          <a:sy n="86" d="100"/>
         </p:scale>
-        <p:origin x="2765" y="53"/>
+        <p:origin x="4166" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -485,51 +496,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{478DF95D-A3C3-4480-8172-56CF1B3AFB86}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{568CD11B-A496-1118-5503-B75C60610BA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -578,50 +589,134 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C3748DD6-383E-469A-BDF4-48A0E9F505E5}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="176790539"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
 </p:handoutMaster>
+</file>
+
+<file path=ppt/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
+<inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
+  <inkml:definitions>
+    <inkml:context xml:id="ctx0">
+      <inkml:inkSource xml:id="inkSrc0">
+        <inkml:traceFormat>
+          <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="F" type="integer" max="32767" units="dev"/>
+        </inkml:traceFormat>
+        <inkml:channelProperties>
+          <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
+        </inkml:channelProperties>
+      </inkml:inkSource>
+      <inkml:timestamp xml:id="ts0" timeString="2026-03-12T15:37:11.640"/>
+    </inkml:context>
+    <inkml:brush xml:id="br0">
+      <inkml:brushProperty name="width" value="0.05" units="cm"/>
+      <inkml:brushProperty name="height" value="0.05" units="cm"/>
+      <inkml:brushProperty name="color" value="#E71224"/>
+    </inkml:brush>
+  </inkml:definitions>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 1 24575,'0'0'-8191</inkml:trace>
+</inkml:ink>
+</file>
+
+<file path=ppt/ink/ink2.xml><?xml version="1.0" encoding="utf-8"?>
+<inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
+  <inkml:definitions>
+    <inkml:context xml:id="ctx0">
+      <inkml:inkSource xml:id="inkSrc0">
+        <inkml:traceFormat>
+          <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="F" type="integer" max="32767" units="dev"/>
+        </inkml:traceFormat>
+        <inkml:channelProperties>
+          <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
+        </inkml:channelProperties>
+      </inkml:inkSource>
+      <inkml:timestamp xml:id="ts0" timeString="2026-03-12T15:37:15.074"/>
+    </inkml:context>
+    <inkml:brush xml:id="br0">
+      <inkml:brushProperty name="width" value="0.05" units="cm"/>
+      <inkml:brushProperty name="height" value="0.05" units="cm"/>
+      <inkml:brushProperty name="color" value="#E71224"/>
+    </inkml:brush>
+  </inkml:definitions>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">1 0 24575,'0'0'-8191</inkml:trace>
+</inkml:ink>
+</file>
+
+<file path=ppt/ink/ink3.xml><?xml version="1.0" encoding="utf-8"?>
+<inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
+  <inkml:definitions>
+    <inkml:context xml:id="ctx0">
+      <inkml:inkSource xml:id="inkSrc0">
+        <inkml:traceFormat>
+          <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="F" type="integer" max="32767" units="dev"/>
+        </inkml:traceFormat>
+        <inkml:channelProperties>
+          <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
+        </inkml:channelProperties>
+      </inkml:inkSource>
+      <inkml:timestamp xml:id="ts0" timeString="2026-03-12T15:37:16.316"/>
+    </inkml:context>
+    <inkml:brush xml:id="br0">
+      <inkml:brushProperty name="width" value="0.05" units="cm"/>
+      <inkml:brushProperty name="height" value="0.05" units="cm"/>
+      <inkml:brushProperty name="color" value="#E71224"/>
+    </inkml:brush>
+  </inkml:definitions>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">0 0 24575,'0'0'-8191</inkml:trace>
+</inkml:ink>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -666,51 +761,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B79AF244-278D-4D90-87E2-1C6B081D7DB0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -730,79 +825,79 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1148,313 +1243,158 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70658" name="Rectangle 5"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Revised 3/12/26</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The information in this presentation is provided voluntarily by the N.C. Department of Labor, Education Training and Technical Assistance Bureau as a public service and is made available in good faith. This presentation is designed to assist trainers conducting OSHA outreach training for workers.  Since workers are the target audience, this presentation emphasizes hazard identification, avoidance, and control – not standards.  No attempt has been made to treat the topic exhaustively.  It is essential that trainers tailor their presentations to the needs and understanding of their audience.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The information and advice provided on this Site and on Linked Sites is provided solely on the basis that users will be responsible for making their own assessment of the matters discussed herein and are advised to verify all relevant representations, statements, and information.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This presentation is not a substitute for any of the provisions of the Occupational Safety and Health Act of North Carolina or for any standards issued by the N.C. Department of Labor.  Mention of trade names, commercial products, or organizations does not imply endorsement by the N.C. Department of Labor.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...178 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...62 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+            <a:fld id="{ADB7853E-902C-4E95-A8FD-67F57F357270}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3306890388"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1969412239"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1859,67 +1799,51 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...15 lines deleted...]
-            </a:pPr>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3501176287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -2107,58 +2031,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...6 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3206403322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2593,54 +2509,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1025918153"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2826,58 +2738,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...6 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3875486040"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -3292,54 +3196,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1466168930"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -3754,54 +3654,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1332625312"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -4445,54 +4341,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3836968853"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -4678,54 +4570,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3240079969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -4911,58 +4799,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...6 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2364879218"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -5148,54 +5028,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="901942746"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -5381,50 +5257,54 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1645285324"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -5855,54 +5735,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2046191675"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -6088,54 +5964,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="324650"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -6321,54 +6193,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755058276"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -6551,54 +6419,50 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...2 lines deleted...]
-          <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFontTx/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3643035670"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -6808,53 +6672,50 @@
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="30000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3727450705"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7039,61 +6900,67 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
-                <a:spcPct val="80000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:br>
-[...4 lines deleted...]
-            </a:br>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="777367444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7510,54 +7377,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2427465108"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -7740,51 +7603,70 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+            </a:br>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="680247446"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8231,51 +8113,157 @@
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="30000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>NCDOL Photo Library – Photo by NCDOL Employee Andy Sterlen under his desk in the Old Revenue Building at 111 Hillsborough St. Raleigh NC Tuesday, ‎August ‎18, ‎2015 with my phone (image: zip</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" baseline="0" dirty="0"/>
+              <a:t> strip</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>.jpg)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>1910.304(b)(4)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" i="1" dirty="0"/>
+              <a:t>Outlet devices</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>. Outlet devices shall have an ampere rating not less than the load to be served and shall comply with the following provisions:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>1910.304(b)(4)(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> Where connected to a branch circuit having a rating in excess of 20 amperes, lamp holders shall be of the heavy-duty type. A heavy-duty lamp holder shall have a rating of not less than 660 watts if of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
+              <a:t>admedium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> type and not less than 750 watts if of any other type; and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>1910.304(b)(4)(ii)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> Receptacle outlets shall comply with the following provisions:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>1910.304(b)(4)(ii)(A)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> A single receptacle installed on an individual branch circuit shall have an ampere rating of not less than that of the branch circuit;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>1910.304(b)(4)(ii)(B)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> Where connected to a branch circuit supplying two or more receptacles or outlets, a receptacle may not supply a total cord- and plug-connected load in excess of the maximum specified in Table S-4; and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>1910.304(b)(4)(ii)(C)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t> Where connected to a branch circuit supplying two or more receptacles or outlets, receptacle ratings shall conform to the values listed in Table S-5; or, where larger than 50 amperes, the receptacle rating may not be less than the branch-circuit rating. However, receptacles of cord- and plug-connected arc welders may have ampere ratings not less than the minimum branch-circuit conductor ampacity.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
+              <a:t>1910.304(b)(5)</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>This picture depicts a power strip, 120 VAC, 15 amp that was connected to a 120 VAC, 15 amp receptacle. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4120250969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8936,54 +8924,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2462606743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -9169,54 +9153,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2173262036"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -9857,51 +9837,67 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4003765004"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -10318,54 +10314,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3832153820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -10555,61 +10547,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...9 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1633348810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -10795,58 +10776,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...6 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4186821292"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -11266,51 +11239,51 @@
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2165891276"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3082273549"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -12743,51 +12716,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9ADF4E3-3248-1647-8715-C70639E9BFE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -13191,51 +13164,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF53D48F-6378-E27B-04A2-D2878F7F10EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -13424,51 +13397,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E98CBCEB-E16E-64C0-5AB6-307D36E6219A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -13540,167 +13513,157 @@
   <p:cSld name="1_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3013398835"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="493538243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
   <p:cSld name="2_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="291379"/>
+            <a:off x="609600" y="457200"/>
             <a:ext cx="7924800" cy="549275"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -13779,134 +13742,134 @@
             <a:lvl3pPr>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3975389558"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2937237787"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="tbl">
   <p:cSld name="Title and Table">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="381000"/>
             <a:ext cx="8458200" cy="549275"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Table Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="tbl" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1295400"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-US" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="554942181"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3813601956"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndTwoObj">
   <p:cSld name="Title, Text, and 2 Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -14088,51 +14051,51 @@
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2510980238"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3265967149"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndObj">
   <p:cSld name="Title, Text, and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -14258,51 +14221,51 @@
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="61987841"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2292192109"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -14354,51 +14317,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA390DD9-672E-488B-51A3-027EFEE7AB5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -14778,51 +14741,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CE3D81A-8D19-DD81-BA8E-AD0418D7919F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -15068,51 +15031,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFBB1B29-28A9-E5B9-BFF6-2C751CA7F568}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -15510,51 +15473,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FB29C8-BE45-98AA-EBBA-E01ED7F6AB18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -15675,51 +15638,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{622D755C-F9FE-6F90-EB7E-1D7B84979449}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -15812,51 +15775,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D984F336-775C-94F6-42CB-FC2BEE45D5BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -16148,51 +16111,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E9630B9-6136-DA11-2E68-3D308CCBC99C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -16463,51 +16426,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B47087F6-30BC-4FA7-8D44-707823BCCEED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/23/2025</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA10209E-F5A6-812C-B492-9E8219BEC0BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
@@ -17236,417 +17199,564 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto9.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto10.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto11.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto9.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto12.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto10.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto13.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto11.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto14.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto12.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto15.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto13.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto16.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto14.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto17.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto15.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto18.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto16.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto19.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto17.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto20.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto18.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto21.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto19.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto22.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto20.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto23.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3074" name="Rectangle 2"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D76C7FE-7487-3C71-7753-28E4F3C5F63E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle" sz="quarter"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1863917"/>
-            <a:ext cx="7467600" cy="1930016"/>
+            <a:off x="1143000" y="1784152"/>
+            <a:ext cx="6858000" cy="1705571"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...2 lines deleted...]
-              <a:t>Electrical Safety in General Industry </a:t>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Electrical Safety in General Industry</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3075" name="Rectangle 3"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41146223-ED24-79F5-01B6-03D59FE58380}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="subTitle" sz="quarter" idx="1"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" i="1" dirty="0">
-[...23 lines deleted...]
-          </a:p>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>§1910 Subpart “S“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAEED5EA-DA38-4752-101C-E11FEB9E54E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="659219" y="5579040"/>
+            <a:ext cx="6273210" cy="337272"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="82550" tIns="41275" rIns="82550" bIns="41275" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="910046"/>
+              </a:buClr>
+              <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>	</a:t>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="777777"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>                        : ETTA, OSH Division, (919) 707-7876</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2157939759"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4224782898"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12290" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="452438"/>
-            <a:ext cx="8458200" cy="461962"/>
+            <a:ext cx="8458200" cy="736600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="3000" dirty="0"/>
               <a:t>Nationally Recognized Testing Laboratories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1348352"/>
-            <a:ext cx="8229600" cy="4366647"/>
+            <a:off x="533400" y="1395516"/>
+            <a:ext cx="8229600" cy="4525962"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="200"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
               <a:t>Canadian Standards Association (CSA International)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="200"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
               <a:t>Curtis-Straus LLC (CSL)</a:t>
@@ -17911,318 +18021,169 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="A picture containing text&#10;&#10;Description automatically generated">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId4">
+                    <a14:imgEffect>
+                      <a14:brightnessContrast bright="20000" contrast="-40000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4524022" y="1295400"/>
-            <a:ext cx="4009743" cy="4554077"/>
+            <a:off x="5785690" y="2548351"/>
+            <a:ext cx="1738753" cy="3091116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13314" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1218533"/>
+            <a:ext cx="8001000" cy="3840163"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Insulation integrity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Completed wiring installations must be free from short circuits</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13315" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="381000"/>
-            <a:ext cx="5257800" cy="549275"/>
+            <a:ext cx="5257800" cy="808037"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0" dirty="0"/>
-          </a:p>
-[...191 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13317" name="Oval 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4572000" y="2514600"/>
-            <a:ext cx="3886200" cy="3301010"/>
+            <a:off x="5672137" y="3101182"/>
+            <a:ext cx="1752600" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -18304,98 +18265,250 @@
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13318" name="Rectangle 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6858000" y="533400"/>
+            <a:ext cx="1744388" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd type="none" w="sm" len="sm"/>
+                <a:tailEnd type="none" w="sm" len="sm"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="3600" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1910.303(b)(3)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1659195478"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14339" name="Rectangle 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="381000"/>
-            <a:ext cx="5867400" cy="549275"/>
+            <a:ext cx="5029200" cy="808037"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14340" name="Rectangle 9"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -18548,79 +18661,79 @@
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" u="none" dirty="0">
               <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="012D9A"/>
               </a:buClr>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" u="none" dirty="0">
                 <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Sufficient for the nominal circuit voltage and current available.</a:t>
+              <a:t>Sufficient for the nominal circuit voltage and current available </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="012D9A"/>
               </a:buClr>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" u="none" dirty="0">
-              <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14341" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6858000" y="533400"/>
-            <a:ext cx="1826141" cy="369332"/>
+            <a:ext cx="1744388" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -18710,102 +18823,102 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(b)(4)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4810125" y="2666999"/>
             <a:ext cx="2895600" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Note: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> 6.3 AMP, 240 VOLT</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>TIME LAG FUSE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-20000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -18860,52 +18973,52 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="1447800"/>
-            <a:ext cx="6477000" cy="3643313"/>
+            <a:off x="914399" y="1447800"/>
+            <a:ext cx="7336465" cy="3643313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15362" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="415925"/>
             <a:ext cx="8458200" cy="1108075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18934,59 +19047,59 @@
             <a:off x="912989" y="5356102"/>
             <a:ext cx="7088011" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Note: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>A larger gauge number indicates a smaller size wire. </a:t>
+              <a:t>A larger gauge number indicates a smaller size wire </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="2217321"/>
             <a:ext cx="1665521" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19053,79 +19166,79 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16386" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
-            <a:ext cx="5943600" cy="549275"/>
+            <a:ext cx="5029200" cy="731837"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16387" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1348353"/>
-            <a:ext cx="5129548" cy="4396810"/>
+            <a:off x="533400" y="1219200"/>
+            <a:ext cx="5129548" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Deteriorating agents</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
@@ -19135,105 +19248,105 @@
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>Unless identified for use in the operating environment, no conductors or equipment shall be: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" i="0" dirty="0"/>
-              <a:t>Located in damp or wet locations.</a:t>
+              <a:t>Located in damp or wet locations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" i="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" i="0" dirty="0"/>
-              <a:t>Exposed to agents that have a deteriorating effect on the conductors or equipment.</a:t>
+              <a:t>Exposed to agents that have a deteriorating effect on the conductors or equipment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" i="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" i="0" dirty="0"/>
-              <a:t>Exposed to excessive temperatures.</a:t>
+              <a:t>Exposed to excessive temperatures</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16389" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6915150" y="533400"/>
-            <a:ext cx="1826141" cy="369332"/>
+            <a:ext cx="1744388" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -19323,51 +19436,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(b)(6)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -19402,126 +19515,126 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="17410" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1297251"/>
+            <a:ext cx="5029200" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Mechanical execution of work</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Equipment shall be installed in a neat workmanlike manner</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="17411" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
-            <a:ext cx="5867400" cy="549275"/>
+            <a:ext cx="5029200" cy="762000"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0" dirty="0"/>
-          </a:p>
-[...35 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17414" name="Rectangle 8"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6915150" y="533400"/>
-            <a:ext cx="1826141" cy="369332"/>
+            <a:ext cx="1744388" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -19611,87 +19724,90 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(b)(7)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId4">
+                    <a14:imgEffect>
+                      <a14:brightnessContrast bright="20000" contrast="-40000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2647950" y="2609850"/>
-            <a:ext cx="5791200" cy="3257550"/>
+            <a:off x="5791200" y="1253067"/>
+            <a:ext cx="2595563" cy="4614333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1768203557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -19726,116 +19842,116 @@
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6390738" y="2209800"/>
             <a:ext cx="2065437" cy="3671888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="18434" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1280648"/>
+            <a:ext cx="8077200" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" dirty="0"/>
+              <a:t>Unused openings shall be effectively closed to afford protection substantially equivalent to the wall of the equipment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="18435" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
-            <a:ext cx="5257800" cy="549275"/>
+            <a:ext cx="5257800" cy="808037"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0"/>
-[...26 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18437" name="Rectangle 9"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6711950" y="533400"/>
-            <a:ext cx="2042547" cy="369332"/>
+            <a:ext cx="1939955" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -19925,53 +20041,65 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>1910.303(b)(7)(i)</a:t>
+              <a:t>1910.303(b)(7)(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0" err="1">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="4" name="Straight Arrow Connector 3"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4800600" y="3405981"/>
             <a:ext cx="2133600" cy="2121422"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="57150">
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
@@ -20051,90 +20179,90 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="5003901" y="2616099"/>
             <a:ext cx="4542350" cy="1900952"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19459" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
-            <a:ext cx="5181600" cy="549275"/>
+            <a:ext cx="5181600" cy="914400"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19460" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533399" y="1295400"/>
-            <a:ext cx="5791201" cy="1905000"/>
+            <a:off x="533399" y="1251152"/>
+            <a:ext cx="5791201" cy="2057400"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Conductors shall be racked to provide ready and safe access in underground and subsurface for installation and maintenance.</a:t>
+              <a:t>Conductors shall be racked to provide ready and safe access in underground and subsurface for installation and maintenance</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19463" name="Line 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipV="1">
             <a:off x="5116688" y="3060539"/>
             <a:ext cx="1893712" cy="1088189"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
@@ -20147,51 +20275,51 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19464" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6661150" y="533400"/>
-            <a:ext cx="2105063" cy="369332"/>
+            <a:ext cx="1997663" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -20281,51 +20409,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(b)(7)(ii)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4343400" y="4178891"/>
             <a:ext cx="1107996" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
@@ -20355,171 +20483,170 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="20482" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533399" y="1270861"/>
+            <a:ext cx="8001001" cy="4398102"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Splices</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Splices must be joined mechanically and </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t> electrically secure before soldering</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Splicing devices suitable for use</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Brazing, welding, or soldering</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="20483" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
-            <a:ext cx="5257800" cy="549275"/>
+            <a:ext cx="5257800" cy="762000"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0" dirty="0"/>
-          </a:p>
-[...80 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20486" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6927850" y="533400"/>
-            <a:ext cx="1792478" cy="369332"/>
+            <a:ext cx="1712328" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -20609,90 +20736,90 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(c)(3)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5469636" y="3615154"/>
-            <a:ext cx="2929128" cy="2249475"/>
+            <a:off x="5466735" y="3613743"/>
+            <a:ext cx="2934574" cy="2253657"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5638800" y="3276600"/>
             <a:ext cx="2590800" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -20722,127 +20849,127 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="21507" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1219200"/>
+            <a:ext cx="5181600" cy="3581400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Arcing parts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Parts of electric equipment that produce arcs, sparks, flames, or molten metal shall be enclosed or separated and isolated from all combustible material</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="21508" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
             <a:ext cx="5181600" cy="549275"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21507" name="Rectangle 3"/>
-[...36 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="21509" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7194550" y="533400"/>
-            <a:ext cx="1531188" cy="369332"/>
+            <a:ext cx="1471878" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -20932,51 +21059,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(d)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -21043,288 +21170,317 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
             <a:ext cx="8458200" cy="549275"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Objectives</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4099" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="1332854"/>
-            <a:ext cx="8077200" cy="4382146"/>
+            <a:off x="609600" y="1300316"/>
+            <a:ext cx="8077200" cy="4572000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>At the end of this course, students will be able to: </a:t>
+              <a:t>In this course, students will become familiar with:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...42 lines deleted...]
-              <a:t>Identify wiring methods, components, and equipment for general use.</a:t>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Common electrical hazards</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Electrical utilization systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>General requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Wiring design and protection</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Wiring methods, components, and equipment for general use</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6836229" y="2158181"/>
+            <a:ext cx="1698171" cy="1836964"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="525065055"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="22531" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1228365"/>
+            <a:ext cx="5224463" cy="4525963"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Markings</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Electrical equipment must have the manufacturer's name, trademark, or other descriptive marking</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Must provide voltage, current, wattage, or other ratings as necessary</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Must have sufficient durability to withstand the environment involved</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="22532" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
             <a:ext cx="6096000" cy="549275"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22531" name="Rectangle 3"/>
-[...90 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="22533" name="Rectangle 15"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7194550" y="533400"/>
-            <a:ext cx="1518364" cy="369332"/>
+            <a:ext cx="1455848" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -21414,87 +21570,90 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(e)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId4">
+                    <a14:imgEffect>
+                      <a14:brightnessContrast bright="20000" contrast="-40000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5569348" y="1209848"/>
-            <a:ext cx="2910662" cy="4525963"/>
+            <a:off x="5912916" y="1324897"/>
+            <a:ext cx="2563267" cy="4556918"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1666339143"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -21506,154 +21665,148 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23555" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
             <a:ext cx="5638800" cy="549275"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" b="0" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23556" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1265237"/>
-            <a:ext cx="4953000" cy="4525963"/>
+            <a:off x="533400" y="1242164"/>
+            <a:ext cx="5045990" cy="4502999"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Disconnecting means and circuits</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Each service, feeder, and branch circuit, at its disconnecting means or over-current device, must be legibly marked to indicate its purpose.</a:t>
+              <a:t>Each service, feeder, and branch circuit, at its disconnecting means or over-current device, must be legibly marked to indicate its purpose</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Markings required shall be durable and withstand the environment involved.</a:t>
+              <a:t>Markings required shall be durable and withstand the environment involved</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23558" name="Rectangle 18"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6629400" y="533400"/>
-            <a:ext cx="2144561" cy="369332"/>
+            <a:ext cx="2005677" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -21743,51 +21896,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(f)(2)-(3)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -21822,131 +21975,131 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="24579" name="Rectangle 22"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1524000"/>
+            <a:ext cx="5321894" cy="3124200"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Capable of accepting a lock</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Disconnecting means shall be capable of being locked in the open position</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="24580" name="Rectangle 23"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
             <a:ext cx="5715000" cy="549275"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
-          </a:p>
-[...40 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24581" name="Rectangle 25"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6978650" y="533400"/>
-            <a:ext cx="1775871" cy="369332"/>
+            <a:ext cx="1675267" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -22036,51 +22189,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(f)(4)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -22117,125 +22270,111 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25602" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="6629400" cy="553998"/>
+            <a:ext cx="6858000" cy="762000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="3000" dirty="0"/>
-              <a:t> About </a:t>
-[...11 lines deleted...]
-              <a:t> Equipment</a:t>
+              <a:t>Space About Electrical Equipment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25603" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1219200"/>
             <a:ext cx="7848600" cy="3581400"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Sufficient access and working space must be provided and maintained to permit ready and safe operation and maintenance of equipment.</a:t>
+              <a:t>Sufficient access and working space must be provided and maintained to permit ready and safe operation and maintenance of equipment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25604" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6934200" y="547687"/>
-            <a:ext cx="1826141" cy="369332"/>
+            <a:ext cx="1742785" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -22325,51 +22464,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(g)(1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C40318C-FAA7-422B-8701-7CD938164B86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -22406,90 +22545,121 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3962400" y="5736771"/>
             <a:ext cx="1219200" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" u="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>NCDOL Photo Library</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="158750192"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="26626" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="463550"/>
+            <a:ext cx="7315200" cy="755650"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Space About Electrical Equipment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="26627" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="1219200"/>
             <a:ext cx="8305800" cy="274638"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
@@ -22590,57 +22760,57 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1200" b="1" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TABLE S–1.—</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1200" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> MINIMUM DEPTH OF CLEAR WORKING SPACE AT ELECTRIC EQUIPMENT, 600 V OR LESS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26628" name="Line 77"/>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4549775" y="2233613"/>
             <a:ext cx="0" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="rnd">
             <a:solidFill>
@@ -22739,186 +22909,186 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Nominal voltage to ground </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:srgbClr val="CE1126"/>
+                      <a:srgbClr val="C00000"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="6">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Minimum clear distance for condition </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>2,3</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -23020,66 +23190,66 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Condition A </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -23124,66 +23294,66 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Condition B </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -23228,66 +23398,66 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Condition C </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -23344,71 +23514,259 @@
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>m </a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr" horzOverflow="overflow">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                    <a:lnTlToBr>
+                      <a:noFill/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr>
+                      <a:noFill/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="CE1126"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>ft </a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr" horzOverflow="overflow">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                    <a:lnTlToBr>
+                      <a:noFill/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr>
+                      <a:noFill/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="CE1126"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>m </a:t>
+                      </a:r>
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -23443,66 +23801,66 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>ft </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -23537,66 +23895,66 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>m </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -23631,254 +23989,66 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>ft </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
-[...187 lines deleted...]
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -23915,59 +24085,59 @@
                 </a:extLst>
               </a:tr>
               <a:tr h="533400">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0 - 150 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -23999,72 +24169,266 @@
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.9 </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr" horzOverflow="overflow">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                    <a:lnTlToBr>
+                      <a:noFill/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr>
+                      <a:noFill/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3.0 </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr" horzOverflow="overflow">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                    <a:lnTlToBr>
+                      <a:noFill/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr>
+                      <a:noFill/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.9 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -24104,258 +24468,64 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
-[...193 lines deleted...]
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>3.0 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -24395,51 +24565,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.9 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -24479,51 +24649,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>3.0 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -24570,51 +24740,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>151 - 600 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -24646,72 +24816,72 @@
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.9 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -24743,72 +24913,72 @@
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="30000">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>3.0 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -24840,59 +25010,59 @@
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>1.0 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -24924,59 +25094,59 @@
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>3.5 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -25016,51 +25186,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>1.2 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -25100,51 +25270,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>4.0 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -25310,117 +25480,117 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" b="1" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Condition A </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>— Exposed live parts on one side and no live or grounded parts on the other side of the working space.</a:t>
+              <a:t>— Exposed live parts on one side and no live or grounded parts on the other side of the working space</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1400" u="none" dirty="0">
-              <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" b="1" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Condition B</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> — Exposed live parts on one side and grounded parts on the other side. </a:t>
+              <a:t> — Exposed live parts on one side and grounded parts on the other side </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1400" u="none" dirty="0">
-              <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" b="1" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Condition C</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> — Exposed live parts on both sides of the workspace with the operator between. </a:t>
+              <a:t> — Exposed live parts on both sides of the work space with the operator between </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26670" name="Rectangle 207"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6477000" y="554593"/>
-            <a:ext cx="2359941" cy="369332"/>
+            <a:off x="6477000" y="623417"/>
+            <a:ext cx="2247731" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -25510,112 +25680,65 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(g)(1)(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0" err="1">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)(A)</a:t>
-            </a:r>
-[...45 lines deleted...]
-              <a:t> Equipment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="120719785"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -25648,112 +25771,112 @@
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5943600" y="1313105"/>
             <a:ext cx="2493033" cy="4432058"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="29700" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1219201"/>
+            <a:ext cx="5105400" cy="3505200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Width of working space in front of the electric equipment shall be the width of the equipment or 762 mm (30 inches), whichever is greater</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Workspace shall be clear and extend from the grade, floor, or platform to the height required</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="29701" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="457200"/>
-            <a:ext cx="7239000" cy="430887"/>
+            <a:ext cx="7239000" cy="762001"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2600" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Space About Electrical Equipment </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
-[...35 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29702" name="AutoShape 10"/>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="5400000">
             <a:off x="6881860" y="2480459"/>
             <a:ext cx="515846" cy="1386428"/>
           </a:xfrm>
           <a:prstGeom prst="rightBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 37500"/>
               <a:gd name="adj2" fmla="val 48903"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="34925">
             <a:solidFill>
@@ -25907,52 +26030,52 @@
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29707" name="Rectangle 19"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6008420" y="533400"/>
-            <a:ext cx="2733441" cy="369332"/>
+            <a:off x="6318751" y="679595"/>
+            <a:ext cx="2651688" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -26042,99 +26165,110 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(g)(1)(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0" err="1">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)(B)-(C)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3342952" y="5037595"/>
-            <a:ext cx="1825144" cy="400110"/>
+            <a:off x="4162693" y="4876800"/>
+            <a:ext cx="1133644" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" u="none" dirty="0">
+              <a:rPr lang="en-US" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>30” minimum</a:t>
+              <a:t>30”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>min.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3101495732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -26147,95 +26281,95 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30722" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
             <a:ext cx="5105400" cy="549275"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Guarding of Live Parts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30723" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1219200"/>
             <a:ext cx="4724400" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Live parts of electric equipment operating at 50 volts or more must be guarded.</a:t>
+              <a:t>Live parts of electric equipment operating at 50 volts or more must be guarded</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30724" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6654800" y="623887"/>
-            <a:ext cx="2029723" cy="369332"/>
+            <a:off x="6711950" y="623887"/>
+            <a:ext cx="1939955" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -26325,63 +26459,63 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(g)(2)(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0" err="1">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -26457,131 +26591,132 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4846359" y="2133600"/>
             <a:ext cx="3647100" cy="3686176"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31746" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="8458200" cy="487363"/>
+            <a:ext cx="8458200" cy="762000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
               <a:t>Wiring Design and Protection</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31747" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1295400"/>
+            <a:off x="533400" y="1219200"/>
             <a:ext cx="4800600" cy="3733800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Polarity of connections</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>No grounded conductor may be attached to any terminal or lead so as to reverse designated polarity.</a:t>
+              <a:t>No grounded conductor may be attached to any terminal or lead so as to reverse designated polarity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31748" name="Rectangle 45"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6915150" y="533400"/>
-            <a:ext cx="1806905" cy="369332"/>
+            <a:ext cx="1720343" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -26671,130 +26806,131 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(a)(2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="878156693"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32771" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="6248400" cy="487363"/>
+            <a:ext cx="6248400" cy="705173"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
               <a:t>Wiring Design and Protection</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32772" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6934200" y="533400"/>
-            <a:ext cx="1806905" cy="369332"/>
+            <a:ext cx="1720343" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -26884,51 +27020,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(a)(2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -27025,115 +27161,120 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6127834" y="3052232"/>
             <a:ext cx="1688445" cy="2842571"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33794" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="457200"/>
-            <a:ext cx="6934200" cy="492125"/>
+            <a:ext cx="6934200" cy="731838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>Receptacles and Cord Connectors                                           </a:t>
-            </a:r>
+              <a:t>Receptacles and Cord Connectors </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
+              <a:t>                                          </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33795" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1189038"/>
             <a:ext cx="7924800" cy="4525962"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Receptacles installed on 15- and 20- ampere branch circuits shall be of the grounding type.</a:t>
+              <a:t>Receptacles installed on 15- and 20- ampere branch circuits shall be of the grounding type</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Except as permitted for replacement receptacles in paragraph (b)(2)(iv).</a:t>
+              <a:t>Except as permitted for replacement receptacles in paragraph (b)(2)(iv)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33798" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6781800" y="533400"/>
-            <a:ext cx="2042547" cy="369332"/>
+            <a:off x="6752304" y="642522"/>
+            <a:ext cx="1939955" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -27223,116 +27364,128 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>1910.304(b)(2)(i)</a:t>
+              <a:t>1910.304(b)(2)(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0" err="1">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3662879" y="3086100"/>
-            <a:ext cx="1687578" cy="523220"/>
+            <a:ext cx="1665841" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Pre-1959</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3662879" y="4724400"/>
-            <a:ext cx="1850571" cy="523220"/>
+            <a:ext cx="1824538" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Post-1959</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Line 18"/>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
             <a:off x="2970783" y="3609320"/>
             <a:ext cx="692096" cy="459442"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="57150">
             <a:solidFill>
@@ -27446,66 +27599,66 @@
             <a:ext cx="8458200" cy="1098550"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Electrical Hazards </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5123" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1332854"/>
-            <a:ext cx="8001000" cy="4382146"/>
+            <a:off x="533400" y="1277526"/>
+            <a:ext cx="8001000" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Electric shock/electrocution occurs when current flows through the body causing damage.</a:t>
+              <a:t>Electric shock/electrocution occurs when current flows through the body causing damage</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>Burns are caused by arc blast or hot conductors:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" algn="just">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
               <a:t>Thermal</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -27514,51 +27667,51 @@
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
               <a:t>Electrical</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>Indirect falls from ladders, scaffolds </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>    or other walking - working surfaces.</a:t>
+              <a:t>    or other walking - working surfaces</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -27620,138 +27773,138 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7010400" y="3886200"/>
             <a:ext cx="1371600" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="34818" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="1219200"/>
+            <a:ext cx="7924800" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>A nongrounding - type receptacle may be replaced with a ‘‘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>GFCI Protected</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>’’ type receptacle and shall be marked ‘‘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>GFCI Protected</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>’’ and ‘‘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>No Equipment Ground</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Equipment grounding conductor may not be connected to such grounding-type receptacles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="34819" name="Rectangle 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="590550" y="476250"/>
-            <a:ext cx="6248400" cy="427038"/>
+            <a:off x="609600" y="457199"/>
+            <a:ext cx="6096000" cy="655637"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2700" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Receptacles and Cord Connectors</a:t>
-            </a:r>
-[...62 lines deleted...]
-              <a:t>Equipment grounding conductor may not be connected to such grounding-type receptacles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34821" name="Text Box 17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3581400" y="4495800"/>
             <a:ext cx="3581400" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
@@ -27862,59 +28015,65 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" b="1" u="none" dirty="0">
-                <a:latin typeface="Arial Unicode MS" panose="020B0604020202020204" pitchFamily="34" charset="-128"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Note: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Marked “GFCI Protected’’ and ‘‘No Equipment Ground</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
                 <a:latin typeface="Arial Unicode MS" panose="020B0604020202020204" pitchFamily="34" charset="-128"/>
               </a:rPr>
-              <a:t>Marked “GFCI Protected’’ and ‘‘No Equipment Ground”</a:t>
+              <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34822" name="Rectangle 19"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7086600" y="5537417"/>
             <a:ext cx="1219200" cy="177583"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
@@ -28007,51 +28166,51 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>No Equipment Ground</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34823" name="Rectangle 20"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7239000" y="4076420"/>
             <a:ext cx="914400" cy="152400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
@@ -28146,69 +28305,69 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>GFCI Protected</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34824" name="Rectangle 22"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6057900" y="533400"/>
-            <a:ext cx="2770310" cy="369332"/>
+            <a:off x="6236110" y="615949"/>
+            <a:ext cx="2609850" cy="366713"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -28298,189 +28457,189 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(b)(2)(iv)(C)(2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="565430" y="5638800"/>
-            <a:ext cx="3869842" cy="338554"/>
+            <a:ext cx="3770584" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1600" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Ground Fault Circuit Interrupter (GFCI) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2516247730"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35843" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="6248400" cy="487363"/>
+            <a:ext cx="6248400" cy="762000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
               <a:t>GFCI Protection for Personnel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="3200" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35844" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1219200"/>
             <a:ext cx="8001000" cy="3048000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2600" dirty="0"/>
-              <a:t>All 125-volt receptacles installed in bathrooms or on rooftops shall have GFCI protection.</a:t>
+              <a:t>All 125-volt receptacles installed in bathrooms or on rooftops shall have GFCI protection</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35845" name="Rectangle 9"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6705600" y="533400"/>
-            <a:ext cx="2029723" cy="369332"/>
+            <a:ext cx="1941557" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -28570,63 +28729,63 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(b)(3)(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0" err="1">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -28652,148 +28811,148 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="36866" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1219200"/>
+            <a:ext cx="6172200" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Temporary wiring installations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>All 125-volt, single phase, 15 - 20 ampere, shall be GFCI protected during maintenance, remodeling or construction like activities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="36868" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="6172200" cy="487363"/>
+            <a:ext cx="6172200" cy="655637"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
               <a:t>GFCI Protection for Personnel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="3200" b="0" dirty="0"/>
-          </a:p>
-[...55 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36870" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6305550" y="533400"/>
-            <a:ext cx="2422458" cy="369332"/>
+            <a:off x="6477000" y="533400"/>
+            <a:ext cx="2297424" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -28883,51 +29042,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(b)(3)(ii)(A)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -28962,120 +29121,120 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="37890" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1219200"/>
+            <a:ext cx="8229600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Portable GFCI</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="37891" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="6248400" cy="487363"/>
+            <a:ext cx="6248400" cy="762000"/>
           </a:xfrm>
           <a:noFill/>
-        </p:spPr>
-[...28 lines deleted...]
-          </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
+              <a:t>GFCI Protection for Personnel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="3200" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37892" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6286500" y="533400"/>
-            <a:ext cx="2422458" cy="369332"/>
+            <a:off x="6400800" y="533400"/>
+            <a:ext cx="2297424" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -29165,51 +29324,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(b)(3)(ii)(A)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -29235,138 +29394,138 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="38914" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1277526"/>
+            <a:ext cx="8001000" cy="4754562"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Note 2 to paragraph (b)(3)(ii)(A) of this section: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
+              <a:t>Cord sets and devices incorporating the required GFCI that are connected to the receptacle closest to the source of power are acceptable forms of protection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="38915" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="6019800" cy="487363"/>
+            <a:ext cx="6019800" cy="731838"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
               <a:t>GFCI Protection for Personnel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="3200" b="0" dirty="0"/>
-          </a:p>
-[...45 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38917" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6286500" y="533400"/>
-            <a:ext cx="2422458" cy="369332"/>
+            <a:off x="6400800" y="533400"/>
+            <a:ext cx="2297424" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -29456,51 +29615,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(b)(3)(ii)(A)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -29526,119 +29685,140 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="39938" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="457200"/>
+            <a:ext cx="6019800" cy="792163"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
+              <a:t>GFCI Protection for Personnel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="3200" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="39939" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1295400"/>
             <a:ext cx="5867400" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Temporary wiring installations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Receptacles other than 125-volt, single phase, 15-20 ampere, shall </a:t>
-[...8 lines deleted...]
-              <a:t>  be GFCI protected.</a:t>
+              <a:t>Receptacles other than 125 volt, single phase, 15-20 ampere, shall be GFCI protected</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39943" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6248400" y="533400"/>
-            <a:ext cx="2408032" cy="369332"/>
+            <a:off x="6400800" y="533400"/>
+            <a:ext cx="2282997" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -29728,241 +29908,204 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(b)(3)(ii)(B)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6153150" y="1905000"/>
-            <a:ext cx="2228850" cy="3962400"/>
+            <a:off x="6442126" y="2418734"/>
+            <a:ext cx="1939874" cy="3448665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...35 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3261567990"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40963" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="4191000" cy="549275"/>
+            <a:ext cx="4191000" cy="762000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Outlet Devices</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40964" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1219200"/>
             <a:ext cx="7848600" cy="3048000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>A receptacle shall not be overloaded:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>As specified in table S-4.</a:t>
+              <a:t>As specified in table S-4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40966" name="Rectangle 87"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6261100" y="609600"/>
-            <a:ext cx="2408032" cy="369332"/>
+            <a:off x="6356350" y="609600"/>
+            <a:ext cx="2282997" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -30052,51 +30195,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(b)(4)(ii)(B)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -30122,144 +30265,143 @@
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6324600" y="5486400"/>
             <a:ext cx="1295400" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" b="1" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>NCDOL Photo Library</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3034687779"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="41986" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1219200"/>
+            <a:ext cx="8229600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Safety factor of 20%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="41987" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
-            <a:ext cx="4800600" cy="549275"/>
+            <a:ext cx="4800600" cy="762000"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Outlet Devices</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0"/>
-[...29 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41988" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="2117725"/>
             <a:ext cx="8001000" cy="396875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -30365,74 +30507,82 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" b="1" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TABLE S–4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>— Maximum Cord- and Plug- Connected Load to Receptacle</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="1614929" name="Group 81"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="386408007"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="609600" y="2743200"/>
           <a:ext cx="8001000" cy="2560639"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="2133600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2971800">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2895600">
@@ -30449,436 +30599,436 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Circuit rating </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>(amperes) </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:srgbClr val="CE1216"/>
+                      <a:srgbClr val="C00000"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Receptacle rating </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>(amperes) </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:srgbClr val="CE1216"/>
+                      <a:srgbClr val="C00000"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Maximum load </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>(amperes) </a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:srgbClr val="CE1216"/>
+                      <a:srgbClr val="C00000"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="457257">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>15 or 20 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -30910,59 +31060,59 @@
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>15 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -31002,51 +31152,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>12 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -31085,59 +31235,143 @@
                 </a:extLst>
               </a:tr>
               <a:tr h="457257">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>20 </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                    <a:lnTlToBr>
+                      <a:noFill/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr>
+                      <a:noFill/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>20 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -31177,135 +31411,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
-[...83 lines deleted...]
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>16 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -31344,59 +31494,143 @@
                 </a:extLst>
               </a:tr>
               <a:tr h="457257">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>30 </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                    <a:lnTlToBr>
+                      <a:noFill/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr>
+                      <a:noFill/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>30 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -31436,135 +31670,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
-[...83 lines deleted...]
-                          <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>24 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45726" marB="45726" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -31594,52 +31744,52 @@
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42011" name="Rectangle 82"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6318250" y="609600"/>
-            <a:ext cx="2408032" cy="369332"/>
+            <a:off x="6432550" y="609600"/>
+            <a:ext cx="2282997" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -31729,158 +31879,156 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(b)(4)(ii)(B)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2851207630"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43010" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
-            <a:ext cx="6248400" cy="549275"/>
+            <a:ext cx="6248400" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Grounding Connections</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43011" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="590550" y="1447800"/>
             <a:ext cx="8020050" cy="609600"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>A grounding electrode conductor shall be used.</a:t>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>A grounding electrode conductor shall be used</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43013" name="Rectangle 16"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6915150" y="533400"/>
-            <a:ext cx="1826141" cy="369332"/>
+            <a:ext cx="1742785" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -31970,51 +32118,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(g)(4)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -32050,155 +32198,157 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44036" name="Rectangle 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="381000"/>
-            <a:ext cx="5105400" cy="549275"/>
+            <a:off x="681924" y="381000"/>
+            <a:ext cx="4956875" cy="762000"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="3400" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Grounding Path</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="3400" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44037" name="Rectangle 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1363851"/>
-            <a:ext cx="5562600" cy="4351149"/>
+            <a:off x="533400" y="1218533"/>
+            <a:ext cx="5562600" cy="4525963"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t> </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t> Path to ground from circuits</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Permanent,</a:t>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Permanent</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Continuous, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" i="1" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" b="1" i="1" dirty="0"/>
               <a:t>and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Effective.</a:t>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Effective</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44038" name="Rectangle 18"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6915150" y="533400"/>
-            <a:ext cx="1826141" cy="369332"/>
+            <a:ext cx="1742785" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -32288,51 +32438,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(g)(5)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 6" descr="C:\Users\cthunter1.EADS\Documents\000 PROJECTS\PPT REVIEW\2015\01 Const Ind\06 ELECTRICAL\ELGrdPin314877697.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-20000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -32427,78 +32577,75 @@
             <a:ext cx="8458200" cy="1098550"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Electrical Hazards </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6147" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1295401"/>
             <a:ext cx="5029200" cy="4191000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Explosions are caused when electricity provides a source of ignition for an explosive mixture in the atmosphere.</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>Explosions are caused when electricity provides a source of ignition for an explosive mixture in the atmosphere</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Fires are caused by overloading circuits or excessive current flowing through faulty wiring; setting fire to insulation and surrounding materials.</a:t>
+              <a:t>Fires are caused by overloading circuits or excessive current flowing through faulty wiring; setting fire to insulation and surrounding materials</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
@@ -32546,83 +32693,88 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45058" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
             <a:ext cx="8229600" cy="609600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="3800" dirty="0"/>
-              <a:t>Grounding Path                         </a:t>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Grounding Path</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="4000" dirty="0"/>
+              <a:t>                            </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.304(g)(6)(iii)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45059" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1364558"/>
-            <a:ext cx="5216338" cy="4350442"/>
+            <a:off x="533400" y="1252551"/>
+            <a:ext cx="5216338" cy="4745293"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t> Frames of electric ranges</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t> Wall-mounted ovens   </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
@@ -32649,72 +32801,72 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t> Metal outlet or junction boxes </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>   that are part of the circuit for  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>   these appliances… </a:t>
+              <a:t>   these appliances </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>……</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" i="1" dirty="0"/>
-              <a:t>shall be grounded.</a:t>
+              <a:t>shall be grounded</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -32736,160 +32888,181 @@
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6173539" y="1381984"/>
+            <a:ext cx="2456111" cy="4366419"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46083" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="152400"/>
-            <a:ext cx="6248400" cy="854075"/>
+            <a:ext cx="6248400" cy="1036638"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Wiring Methods, Components, and Equipment</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46084" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1442146"/>
-            <a:ext cx="4953000" cy="4272854"/>
+            <a:off x="533400" y="1189038"/>
+            <a:ext cx="5486400" cy="4525962"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Cabinets, boxes, and fittings</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Conductors entering boxes, cabinets, or fittings shall be protected from abrasion.</a:t>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Conductors entering boxes, cabinets, or fittings shall be protected from abrasion</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-[...9 lines deleted...]
-              <a:t>   effectively closed.</a:t>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Openings through which conductors enter shall be effectively closed</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Each cable shall be secured.</a:t>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Each cable shall be secured</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46086" name="Rectangle 9"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6934200" y="609600"/>
-            <a:ext cx="1826141" cy="369332"/>
+            <a:ext cx="1744388" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -32979,105 +33152,67 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.305(b)(1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="4" name="Straight Arrow Connector 3"/>
-          <p:cNvCxnSpPr>
-[...1 lines deleted...]
-          </p:cNvCxnSpPr>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
-          <a:xfrm flipH="1" flipV="1">
-[...1 lines deleted...]
-            <a:ext cx="1447800" cy="1447800"/>
+          <a:xfrm flipV="1">
+            <a:off x="5372100" y="5538592"/>
+            <a:ext cx="1295400" cy="152400"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="57150" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="accent6"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1257662470"/>
       </p:ext>
     </p:extLst>
@@ -33086,120 +33221,120 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="47106" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="1224366"/>
+            <a:ext cx="8153400" cy="4444597"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Enclosures for damp locations shall be installed so as to prevent moisture or water from entering and accumulating</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="47109" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="152400"/>
-            <a:ext cx="6400800" cy="854075"/>
+            <a:ext cx="6400800" cy="1071966"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Wiring Methods, Components, and Equipment</a:t>
             </a:r>
-          </a:p>
-[...28 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47110" name="Rectangle 12"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6915150" y="609600"/>
-            <a:ext cx="1813317" cy="369332"/>
+            <a:ext cx="1728358" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -33289,51 +33424,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.305(e)(1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -33359,92 +33494,62 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48134" name="Rectangle 12"/>
-[...28 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="48130" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1308960"/>
-            <a:ext cx="8610600" cy="4672739"/>
+            <a:off x="533400" y="1272365"/>
+            <a:ext cx="8610600" cy="4724400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Flexible cords and cables can be used for:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="200" dirty="0"/>
@@ -33663,52 +33768,52 @@
             <a:endParaRPr lang="en-US" altLang="en-US" sz="200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" i="0" dirty="0"/>
               <a:t>Temporary wiring</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48133" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6661150" y="609600"/>
-            <a:ext cx="2105063" cy="369332"/>
+            <a:off x="6584950" y="609600"/>
+            <a:ext cx="1996059" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -33798,100 +33903,130 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.305(g)(1)(ii)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48134" name="Rectangle 12"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="152400"/>
+            <a:ext cx="6096000" cy="1066800"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>Wiring Methods, Components, and Equipment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="552321540"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48133" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6661150" y="609600"/>
-            <a:ext cx="2105063" cy="369332"/>
+            <a:ext cx="1996059" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -33981,215 +34116,221 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.305(g)(1)(ii)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48134" name="Rectangle 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="152400"/>
-            <a:ext cx="6096000" cy="854075"/>
+            <a:ext cx="6096000" cy="1040969"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Wiring Methods, Components, and Equipment</a:t>
-            </a:r>
-[...30 lines deleted...]
-              <a:t>Can you use an extension cord for this?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-20000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2057400" y="2324099"/>
             <a:ext cx="6400800" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="526026" y="1436132"/>
+            <a:ext cx="7696200" cy="319088"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Can you use an extension cord for this?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4120198443"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49155" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1317356"/>
-            <a:ext cx="7924800" cy="4397644"/>
+            <a:off x="533400" y="1228365"/>
+            <a:ext cx="7924800" cy="4525963"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>Flexible cords and cables may not be used when run through holes in walls, ceilings or floors.</a:t>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Flexible cords and cables may not be used when run through holes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>in walls, ceilings or floors</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49156" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="gray">
           <a:xfrm>
             <a:off x="609600" y="152400"/>
             <a:ext cx="6096000" cy="854075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
@@ -34315,52 +34456,52 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="102447"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Wiring Methods, Components, and Equipment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49157" name="Rectangle 12"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6318250" y="609600"/>
-            <a:ext cx="2464136" cy="369332"/>
+            <a:off x="6264122" y="704844"/>
+            <a:ext cx="2339102" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -34450,51 +34591,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.305(g)(1)(iv)(B)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-20000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -34534,92 +34675,92 @@
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50179" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1219200"/>
             <a:ext cx="8001000" cy="2895600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>Flexible cords and cables must be connected to devices and fittings.</a:t>
+              <a:t>Flexible cords and cables must be connected to devices and fittings</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Strain relief must be provided to prevent pull from being directly transmitted to joints or terminal screws.</a:t>
+              <a:t>Strain relief must be provided to prevent pull from being directly transmitted to joints or terminal screws</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50180" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6610350" y="609600"/>
-            <a:ext cx="2167581" cy="369332"/>
+            <a:off x="6534150" y="823118"/>
+            <a:ext cx="2053767" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -34709,51 +34850,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.305(g)(2)(iii)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50181" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="gray">
           <a:xfrm>
             <a:off x="609600" y="152400"/>
             <a:ext cx="6172200" cy="854075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -34948,95 +35089,95 @@
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51203" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1308100"/>
-            <a:ext cx="5105400" cy="4406899"/>
+            <a:off x="533400" y="1219200"/>
+            <a:ext cx="5105400" cy="4495800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Wet or damp locations </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>A receptacle installed in a wet or damp location shall be suitable for the location.</a:t>
+              <a:t>A receptacle installed in a wet or damp location shall be suitable for the location</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51204" name="Rectangle 8"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6629400" y="609600"/>
-            <a:ext cx="2106218" cy="369332"/>
+            <a:off x="6629400" y="746124"/>
+            <a:ext cx="1976247" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -35126,51 +35267,51 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.305(j)(2)(iv)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51205" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="gray">
           <a:xfrm>
             <a:off x="609600" y="152400"/>
             <a:ext cx="6019800" cy="854075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -35392,166 +35533,163 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="381000"/>
             <a:ext cx="8458200" cy="549275"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Summary</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4099" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1255362"/>
-            <a:ext cx="8077200" cy="4459637"/>
+            <a:off x="609600" y="1239864"/>
+            <a:ext cx="8077200" cy="4475136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200" dirty="0"/>
+              <a:t>In this course, we discussed the following</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>Common electrical hazards</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Electrical equipment defects/hazards</a:t>
-[...6 lines deleted...]
-            <a:pPr lvl="1"/>
+              <a:t>Electrical utilization systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>General requirements of the standard</a:t>
-[...6 lines deleted...]
-            <a:pPr lvl="1"/>
+              <a:t>General requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>Wiring design and protection</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>Wiring methods, components, and equipment for general use</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6915151" y="2260815"/>
-            <a:ext cx="1524000" cy="1495210"/>
+            <a:off x="6324600" y="2286000"/>
+            <a:ext cx="1698171" cy="1836964"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3445617318"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3424674298"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -35581,154 +35719,195 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Thank You For Attending!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5818556A-4031-AC7E-8EBA-B2D311871266}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="678656" y="2998281"/>
+            <a:off x="628650" y="2000754"/>
             <a:ext cx="7886700" cy="1073657"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Final Questions?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Qr code&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B41496F-A811-FCEB-CCD4-3339081EAE8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2522331" y="3074411"/>
+            <a:ext cx="4696550" cy="2682153"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2852384745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7170" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="400050"/>
-            <a:ext cx="6477000" cy="549275"/>
+            <a:off x="609600" y="381000"/>
+            <a:ext cx="6477000" cy="641888"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Electrical Utilization Systems</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1270860"/>
-            <a:ext cx="7848600" cy="5206139"/>
+            <a:off x="533400" y="1239864"/>
+            <a:ext cx="7848600" cy="5237136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0"/>
               <a:t>Scope and application</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Electrical installations and utilization equipment installed or used within or on buildings, structures and other premises: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" i="0" dirty="0"/>
               <a:t>Yards</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -35811,52 +35990,52 @@
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" b="1" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7172" name="Text Box 4"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7010400" y="457200"/>
-            <a:ext cx="1806905" cy="369332"/>
+            <a:off x="7010400" y="533400"/>
+            <a:ext cx="1710725" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -35946,210 +36125,201 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.302(a)(1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3819447763"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Electrical Utilization Systems</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8194" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" b="1"/>
               <a:t>Not covered</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Installations in ships.</a:t>
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:t>Installations in ships</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1000" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1000"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Installations underground in mines.</a:t>
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:t>Installations underground in mines</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1000"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Installations of railways for generation exclusively for signaling and communication purposes.</a:t>
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:t>Installations of railways for generation exclusively for signaling and communication purposes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1000"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Installations of communication equipment under the exclusive control of communication utilities.</a:t>
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:t>Installations of communication equipment under the exclusive control of communication utilities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1000"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Installations under the exclusive control of electric utilities for the purpose of communication or metering.</a:t>
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:t>Installations under the exclusive control of electric utilities for the purpose of communication or metering</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8196" name="Text Box 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7010400" y="468868"/>
-            <a:ext cx="1806905" cy="369332"/>
+            <a:off x="7010400" y="533400"/>
+            <a:ext cx="1710725" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -36239,101 +36409,101 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.302(a)(2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1041448213"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9218" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="381000"/>
+            <a:off x="609600" y="479320"/>
             <a:ext cx="8153400" cy="549275"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Extent of Application</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9219" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
@@ -36465,211 +36635,211 @@
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
                 <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Requirements are applicable to all installations, regardless of when they were designed or installed §§1910.302(b)(1).</a:t>
+              <a:t>Requirements are applicable to all installations, regardless of when they were designed or installed §§1910.302(b)(1)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
               <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
                 <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Installations made after March 15, 1972, shall comply with the provisions of §§1910.302 through 1910.308, except paragraphs (b)(3) and (b)(4) of this section.</a:t>
+              <a:t>Installations made after March 15, 1972, shall comply with the provisions of §§1910.302 through 1910.308, except paragraphs (b)(3) and (b)(4) of this section</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
               <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
                 <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Requirements applicable to installations made after April 16, 1981, §§1910.302(b)(1) and §§1910.302(b)(3).</a:t>
+              <a:t>Requirements applicable to installations made after April 16, 1981 §§1910.302(b)(1) and §§1910.302(b)(3)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
               <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
                 <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Requirements applicable to installations made after August 13, 2007, §§1910.302(b)(1), §§1910.302(b)(3) and §§1910.302(b)(4).</a:t>
+              <a:t>Requirements applicable to installations made after August 13, 2007 §§1910.302(b)(1), §§1910.302(b)(3) and §§1910.302(b)(4)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" u="none" dirty="0">
-              <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" b="1" u="none" dirty="0">
-              <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:srgbClr val="910046"/>
               </a:buClr>
               <a:buSzPct val="84000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" b="1" u="none" dirty="0">
-              <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9220" name="Text Box 4"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7162800" y="533400"/>
-            <a:ext cx="1531188" cy="369332"/>
+            <a:ext cx="1471878" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd type="none" w="sm" len="sm"/>
                 <a:tailEnd type="none" w="sm" len="sm"/>
               </a14:hiddenLine>
@@ -36759,153 +36929,149 @@
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.302(b)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195943790"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10242" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="381000"/>
-            <a:ext cx="5486400" cy="549275"/>
+            <a:ext cx="5486400" cy="843366"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="4000" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10243" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1447800"/>
-            <a:ext cx="5105400" cy="4267200"/>
+            <a:off x="533400" y="1224366"/>
+            <a:ext cx="7696200" cy="4490634"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Examination installation, and use of equipment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Electrical equipment must be free from recognized hazards</a:t>
-[...3 lines deleted...]
-              <a:t>:</a:t>
+              <a:t>Electrical equipment must be free from recognized hazards:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" i="0" dirty="0"/>
               <a:t>Cables exposed to sharp edges </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" i="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" i="0" dirty="0"/>
               <a:t>Splices</a:t>
@@ -37052,200 +37218,353 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(b)(1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+        <mc:Choice Requires="p14">
+          <p:contentPart p14:bwMode="auto" r:id="rId3">
+            <p14:nvContentPartPr>
+              <p14:cNvPr id="4" name="Ink 3">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7004867-EC8D-F6F5-D678-D8A44F80163F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p14:cNvPr>
+              <p14:cNvContentPartPr/>
+              <p14:nvPr/>
+            </p14:nvContentPartPr>
+            <p14:xfrm>
+              <a:off x="6755083" y="4516979"/>
+              <a:ext cx="360" cy="360"/>
+            </p14:xfrm>
+          </p:contentPart>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="4" name="Ink 3">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7004867-EC8D-F6F5-D678-D8A44F80163F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvPicPr/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId4"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6746443" y="4508339"/>
+                <a:ext cx="18000" cy="18000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+        <mc:Choice Requires="p14">
+          <p:contentPart p14:bwMode="auto" r:id="rId5">
+            <p14:nvContentPartPr>
+              <p14:cNvPr id="5" name="Ink 4">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A93EF6D0-16FB-E23B-FE1C-0395B5CBEFE0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p14:cNvPr>
+              <p14:cNvContentPartPr/>
+              <p14:nvPr/>
+            </p14:nvContentPartPr>
+            <p14:xfrm>
+              <a:off x="7165123" y="3971579"/>
+              <a:ext cx="360" cy="360"/>
+            </p14:xfrm>
+          </p:contentPart>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="5" name="Ink 4">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A93EF6D0-16FB-E23B-FE1C-0395B5CBEFE0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvPicPr/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId4"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7156483" y="3962579"/>
+                <a:ext cx="18000" cy="18000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+        <mc:Choice Requires="p14">
+          <p:contentPart p14:bwMode="auto" r:id="rId6">
+            <p14:nvContentPartPr>
+              <p14:cNvPr id="6" name="Ink 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87516E27-D759-D02F-7755-3541B208B885}"/>
+                  </a:ext>
+                </a:extLst>
+              </p14:cNvPr>
+              <p14:cNvContentPartPr/>
+              <p14:nvPr/>
+            </p14:nvContentPartPr>
+            <p14:xfrm>
+              <a:off x="5991523" y="4421939"/>
+              <a:ext cx="360" cy="360"/>
+            </p14:xfrm>
+          </p:contentPart>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="6" name="Ink 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87516E27-D759-D02F-7755-3541B208B885}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvPicPr/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId4"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5982523" y="4412939"/>
+                <a:ext cx="18000" cy="18000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </mc:Fallback>
+      </mc:AlternateContent>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2650417E-354C-4036-BF30-FB4B6D5BDB19}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15E83DA7-403B-22A4-B3BF-FFE52B65A263}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5695720" y="1447800"/>
-            <a:ext cx="2895600" cy="4440438"/>
+            <a:off x="4667534" y="3523356"/>
+            <a:ext cx="4094907" cy="2303385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3160382073"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11266" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="381000"/>
-            <a:ext cx="5791200" cy="549275"/>
+            <a:ext cx="5791200" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>General Requirements</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11267" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1371600"/>
-            <a:ext cx="5029200" cy="4144963"/>
+            <a:off x="533400" y="1219200"/>
+            <a:ext cx="5029200" cy="4297363"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>Installation and use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0"/>
-              <a:t>Listed or labeled equipment shall be installed and used in accordance with its listing and labeling.</a:t>
+              <a:t>Listed or labeled equipment shall be installed and used in accordance with its listing and labeling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11270" name="Text Box 9"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6934200" y="533400"/>
+            <a:off x="6934200" y="609600"/>
             <a:ext cx="1828800" cy="366713"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -37341,51 +37660,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" u="none" dirty="0">
-                <a:latin typeface="Avenir Next LT Pro Demi" panose="020B0704020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1910.303(b)(2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
@@ -37663,60 +37982,154 @@
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Custom 2">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Avenir Next LT Pro"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Avenir Next LT Pro"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -38162,134 +38575,134 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>External-Public STD PPT template-4</Template>
   <TotalTime></TotalTime>
-  <Words>2350</Words>
+  <Words>2615</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>458</Paragraphs>
+  <Paragraphs>452</Paragraphs>
   <Slides>49</Slides>
   <Notes>49</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>49</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="60" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Arial Unicode MS</vt:lpstr>
       <vt:lpstr>Avenir Next LT Pro</vt:lpstr>
       <vt:lpstr>Avenir Next LT Pro Demi</vt:lpstr>
       <vt:lpstr>Avenir Next LT Pro Light</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Electrical Safety in General Industry </vt:lpstr>
+      <vt:lpstr>Electrical Safety in General Industry</vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>Electrical Hazards  </vt:lpstr>
       <vt:lpstr>Electrical Hazards  </vt:lpstr>
       <vt:lpstr>Electrical Utilization Systems</vt:lpstr>
       <vt:lpstr>Electrical Utilization Systems</vt:lpstr>
       <vt:lpstr>Extent of Application</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>Nationally Recognized Testing Laboratories</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>American Wire Gauge (AWG)  </vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>General Requirements</vt:lpstr>
       <vt:lpstr>Space About Electrical Equipment</vt:lpstr>
       <vt:lpstr>Space About Electrical Equipment</vt:lpstr>
       <vt:lpstr>Space About Electrical Equipment </vt:lpstr>
       <vt:lpstr>Guarding of Live Parts</vt:lpstr>
       <vt:lpstr>Wiring Design and Protection</vt:lpstr>
       <vt:lpstr>Wiring Design and Protection</vt:lpstr>
       <vt:lpstr>Receptacles and Cord Connectors                                           </vt:lpstr>
       <vt:lpstr>Receptacles and Cord Connectors</vt:lpstr>
       <vt:lpstr>GFCI Protection for Personnel</vt:lpstr>
       <vt:lpstr>GFCI Protection for Personnel</vt:lpstr>
       <vt:lpstr>GFCI Protection for Personnel</vt:lpstr>
       <vt:lpstr>GFCI Protection for Personnel</vt:lpstr>
       <vt:lpstr>GFCI Protection for Personnel</vt:lpstr>
       <vt:lpstr>Outlet Devices</vt:lpstr>
       <vt:lpstr>Outlet Devices</vt:lpstr>
       <vt:lpstr>Grounding Connections</vt:lpstr>
       <vt:lpstr>Grounding Path</vt:lpstr>
-      <vt:lpstr>Grounding Path                         1910.304(g)(6)(iii)</vt:lpstr>
+      <vt:lpstr>Grounding Path                            1910.304(g)(6)(iii)</vt:lpstr>
       <vt:lpstr>Wiring Methods, Components, and Equipment</vt:lpstr>
       <vt:lpstr>Wiring Methods, Components, and Equipment</vt:lpstr>
       <vt:lpstr>Wiring Methods, Components, and Equipment</vt:lpstr>
       <vt:lpstr>Wiring Methods, Components, and Equipment</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Summary</vt:lpstr>
       <vt:lpstr>Thank You For Attending!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Lagoe, Wanda</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>