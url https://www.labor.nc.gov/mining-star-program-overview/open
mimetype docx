--- v0 (2026-09-10)
+++ v1 (2026-11-07)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2CFFF85E" w14:textId="03A2DB28" w:rsidR="00FD062B" w:rsidRDefault="00807213" w:rsidP="00807213">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mining Star Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B62B46" w14:textId="24F3FD4E" w:rsidR="00807213" w:rsidRDefault="00807213" w:rsidP="00807213">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -2443,55 +2444,60 @@
     <w:p w14:paraId="76FA35EE" w14:textId="7EF45E0E" w:rsidR="00241466" w:rsidRDefault="006B6DF0" w:rsidP="00103EF9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>Documentation show</w:t>
       </w:r>
       <w:r w:rsidR="00F836FD">
         <w:t>s that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> independent contractors have </w:t>
       </w:r>
       <w:r w:rsidR="00241466">
         <w:t>received</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4148B92C" w14:textId="6E21569F" w:rsidR="00241466" w:rsidRDefault="008E2D3D" w:rsidP="00103EF9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00241466">
-        <w:t>equired training o</w:t>
+        <w:t xml:space="preserve">equired training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00241466">
+        <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00F836FD">
         <w:t>n</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00241466">
         <w:t xml:space="preserve"> all policies</w:t>
       </w:r>
       <w:r w:rsidR="00F836FD">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00A30C3B">
         <w:t>SOPs</w:t>
       </w:r>
       <w:r w:rsidR="00241466">
         <w:t xml:space="preserve"> and their obligation to follow MSHA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B032EB" w14:textId="77777777" w:rsidR="00A30C3B" w:rsidRDefault="008E2D3D" w:rsidP="00103EF9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>required rules</w:t>
       </w:r>
       <w:r w:rsidR="003C1163">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A30C3B">
         <w:tab/>
@@ -3366,59 +3372,61 @@
       </w:r>
       <w:r w:rsidR="00CD2859">
         <w:t xml:space="preserve">he evaluation team will </w:t>
       </w:r>
       <w:r w:rsidR="00551C1C">
         <w:t xml:space="preserve">describe the Mining Star approach and </w:t>
       </w:r>
       <w:r w:rsidR="00071076">
         <w:t>discuss what they will be looking for</w:t>
       </w:r>
       <w:r w:rsidR="00041A18">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00071076">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00907380">
         <w:t xml:space="preserve"> The applicant will have an opportunity to </w:t>
       </w:r>
       <w:r w:rsidR="001E3F36">
         <w:t xml:space="preserve">discuss any </w:t>
       </w:r>
       <w:r w:rsidR="001179FD">
         <w:t xml:space="preserve">questions or concerns they may </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE6D43">
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidR="00041A18">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CE6D43">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001179FD">
         <w:t xml:space="preserve"> detail any accomplishments that may not </w:t>
       </w:r>
       <w:r w:rsidR="00041A18">
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="001F74AB">
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidR="00B10EFC">
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="001F74AB">
         <w:t xml:space="preserve"> part of </w:t>
       </w:r>
       <w:r w:rsidR="00B10EFC">
         <w:t xml:space="preserve">or included in </w:t>
       </w:r>
       <w:r w:rsidR="001F74AB">
         <w:t>the application.</w:t>
       </w:r>
       <w:r w:rsidR="00C57FCC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -3450,57 +3458,65 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2793E649" w14:textId="056B8F62" w:rsidR="00C57FCC" w:rsidRPr="00B139A9" w:rsidRDefault="001F74AB" w:rsidP="00C57FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After the initial meeting, the evaluation </w:t>
       </w:r>
       <w:r w:rsidR="00DC4E7F">
         <w:t xml:space="preserve">team </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will review all the required </w:t>
       </w:r>
       <w:r w:rsidR="00DC4E7F">
         <w:t>paperwork to de</w:t>
       </w:r>
       <w:r w:rsidR="00856D7B">
         <w:t>termine</w:t>
       </w:r>
       <w:r w:rsidR="00DC4E7F">
-        <w:t xml:space="preserve"> compliance with federal and state inspections</w:t>
+        <w:t xml:space="preserve"> compliance with federal and state </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC4E7F">
+        <w:t>inspections</w:t>
       </w:r>
       <w:r w:rsidR="00F07A6E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D26751">
-        <w:t xml:space="preserve"> and review all required policies</w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D26751">
+        <w:t xml:space="preserve"> review all required policies</w:t>
       </w:r>
       <w:r w:rsidR="00F149B2">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00D26751">
         <w:t>SOPs</w:t>
       </w:r>
       <w:r w:rsidR="009E264F">
         <w:t xml:space="preserve">.  The list previously </w:t>
       </w:r>
       <w:r w:rsidR="00EF4CB8" w:rsidRPr="000B33F3">
         <w:t xml:space="preserve">referenced </w:t>
       </w:r>
       <w:r w:rsidR="009E264F">
         <w:t xml:space="preserve">in this program </w:t>
       </w:r>
       <w:r w:rsidR="00185A2A">
         <w:t xml:space="preserve">overview </w:t>
       </w:r>
       <w:r w:rsidR="009E264F">
         <w:t>will be the focus of th</w:t>
       </w:r>
       <w:r w:rsidR="009671D5">
         <w:t>e</w:t>
       </w:r>
@@ -5606,51 +5622,59 @@
         <w:t>Medical Program:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555339BD" w14:textId="1A8B5E87" w:rsidR="001E3359" w:rsidRPr="008251EC" w:rsidRDefault="001E3359" w:rsidP="001E3359">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382CB9">
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="00F63F7A">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00382CB9">
         <w:t xml:space="preserve"> medical/first-aid program.  Include onsite and offsite medical service or physician availability.  </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Do supervisors know their role in the event of an accident, i.e., do they know to communicate with medical professionals your company’s policy </w:t>
+        <w:t xml:space="preserve">Do supervisors know their role in the event of an accident, i.e., do they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>know</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to communicate with medical professionals your company’s policy </w:t>
       </w:r>
       <w:r w:rsidR="004A33F4">
         <w:t>in relation to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> restricted or light work duty?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA12A5C" w14:textId="77777777" w:rsidR="008251EC" w:rsidRPr="006633C9" w:rsidRDefault="008251EC" w:rsidP="008251EC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="696E404D" w14:textId="79D3FA76" w:rsidR="006633C9" w:rsidRPr="008251EC" w:rsidRDefault="008251EC" w:rsidP="006633C9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
@@ -5780,51 +5804,59 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003A19CD">
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="00A931AA" w:rsidRPr="003A19CD">
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="003A19CD">
         <w:t xml:space="preserve"> involvement within your community.</w:t>
       </w:r>
       <w:r w:rsidR="00944EEA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006A2DBF">
         <w:t>This may include</w:t>
       </w:r>
       <w:r w:rsidR="00944EEA">
         <w:t xml:space="preserve"> outreach</w:t>
       </w:r>
       <w:r w:rsidR="00FF2255">
-        <w:t xml:space="preserve"> projects, assist with community </w:t>
+        <w:t xml:space="preserve"> projects, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF2255">
+        <w:t>assist</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF2255">
+        <w:t xml:space="preserve"> with community </w:t>
       </w:r>
       <w:r w:rsidR="00FE6796">
         <w:t xml:space="preserve">events, </w:t>
       </w:r>
       <w:r w:rsidR="00524C8A">
         <w:t>etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2C38A2" w14:textId="06AF850D" w:rsidR="009059BA" w:rsidRDefault="009059BA" w:rsidP="009059BA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Include any other information you may consider crucial to the application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E06A29" w14:textId="77777777" w:rsidR="009059BA" w:rsidRDefault="009059BA" w:rsidP="009059BA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
@@ -6220,99 +6252,90 @@
       <w:r w:rsidR="008E5BC5">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="008E5BC5">
         <w:t xml:space="preserve">a list of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="008E5BC5">
         <w:t>re</w:t>
       </w:r>
       <w:r w:rsidR="00DB49E3">
         <w:t>levant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> contractor employees on the site, with appropriate backup documentation</w:t>
       </w:r>
       <w:r w:rsidR="00DB49E3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C73DCB" w14:textId="4E2F1BF6" w:rsidR="009A0C47" w:rsidRDefault="009A0C47" w:rsidP="009A0C47">
+    <w:p w14:paraId="0BC7D110" w14:textId="3762F7BE" w:rsidR="00BB1A7C" w:rsidRPr="00C704EF" w:rsidRDefault="009A0C47" w:rsidP="00E97727">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>NFDL rate for mine site and contractors working on the mine stie</w:t>
+      <w:r w:rsidRPr="00A03567">
+        <w:t xml:space="preserve">This includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97727">
+        <w:t>a five (5) year rate</w:t>
+      </w:r>
+      <w:r w:rsidR="0087288C">
+        <w:t xml:space="preserve"> or average</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97727">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03567">
+        <w:t>NFDL</w:t>
+      </w:r>
+      <w:r w:rsidR="00977649" w:rsidRPr="00A03567">
+        <w:t xml:space="preserve"> data (reportable accidents) for the mine site</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7444" w:rsidRPr="00A03567">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576705C8" w14:textId="12506891" w:rsidR="00843565" w:rsidRDefault="00843565" w:rsidP="00A80E2B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Independent contractor management policy</w:t>
       </w:r>
       <w:r w:rsidR="00DD3C0C">
         <w:t xml:space="preserve"> of their commitment to </w:t>
       </w:r>
       <w:r w:rsidR="005441C2">
         <w:t>safety and health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA73CEF" w14:textId="6D543954" w:rsidR="005F664A" w:rsidRDefault="005F664A" w:rsidP="00A80E2B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Other records that provide relevant documentation of qualifications</w:t>
       </w:r>
       <w:r w:rsidR="005441C2">
         <w:t xml:space="preserve"> that have not been identified</w:t>
       </w:r>
       <w:r w:rsidR="00170622">
         <w:t xml:space="preserve"> </w:t>
@@ -6524,61 +6547,61 @@
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43197978" w14:textId="77777777" w:rsidR="00057298" w:rsidRDefault="00057298" w:rsidP="00807213">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00057298" w:rsidSect="00266863">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52ADD3E8" w14:textId="77777777" w:rsidR="008F3C73" w:rsidRDefault="008F3C73" w:rsidP="00807213">
+    <w:p w14:paraId="78DAB5E1" w14:textId="77777777" w:rsidR="00492ACA" w:rsidRDefault="00492ACA" w:rsidP="00807213">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37DFF5C6" w14:textId="77777777" w:rsidR="008F3C73" w:rsidRDefault="008F3C73" w:rsidP="00807213">
+    <w:p w14:paraId="4CFAD1EC" w14:textId="77777777" w:rsidR="00492ACA" w:rsidRDefault="00492ACA" w:rsidP="00807213">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6647,61 +6670,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B5C9A0E" w14:textId="77777777" w:rsidR="00807213" w:rsidRDefault="00807213">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A0EC583" w14:textId="77777777" w:rsidR="008F3C73" w:rsidRDefault="008F3C73" w:rsidP="00807213">
+    <w:p w14:paraId="54A3B029" w14:textId="77777777" w:rsidR="00492ACA" w:rsidRDefault="00492ACA" w:rsidP="00807213">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51A878F3" w14:textId="77777777" w:rsidR="008F3C73" w:rsidRDefault="008F3C73" w:rsidP="00807213">
+    <w:p w14:paraId="60411394" w14:textId="77777777" w:rsidR="00492ACA" w:rsidRDefault="00492ACA" w:rsidP="00807213">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65791FE3" w14:textId="2BBE82BD" w:rsidR="00266863" w:rsidRDefault="00266863" w:rsidP="00266863">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="68B40787" w14:textId="02C4C888" w:rsidR="00807213" w:rsidRDefault="00807213">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -9562,50 +9585,51 @@
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2082603077">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="750396763">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1304118453">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="82189095">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1240292524">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1967009809">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00807213"/>
     <w:rsid w:val="000107A2"/>
     <w:rsid w:val="000108EA"/>
@@ -9713,50 +9737,51 @@
     <w:rsid w:val="00234FE4"/>
     <w:rsid w:val="002411F2"/>
     <w:rsid w:val="00241466"/>
     <w:rsid w:val="00241588"/>
     <w:rsid w:val="00245507"/>
     <w:rsid w:val="0025181F"/>
     <w:rsid w:val="00252AFD"/>
     <w:rsid w:val="00266863"/>
     <w:rsid w:val="0027037D"/>
     <w:rsid w:val="0028386C"/>
     <w:rsid w:val="00294CC4"/>
     <w:rsid w:val="002A3847"/>
     <w:rsid w:val="002A44C9"/>
     <w:rsid w:val="002A6666"/>
     <w:rsid w:val="002B02F6"/>
     <w:rsid w:val="002B3010"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D3731"/>
     <w:rsid w:val="002D67B8"/>
     <w:rsid w:val="002E11AB"/>
     <w:rsid w:val="002E7387"/>
     <w:rsid w:val="002F188F"/>
     <w:rsid w:val="002F3789"/>
     <w:rsid w:val="002F666D"/>
     <w:rsid w:val="003012B2"/>
+    <w:rsid w:val="00301DEE"/>
     <w:rsid w:val="00312364"/>
     <w:rsid w:val="00315ED6"/>
     <w:rsid w:val="00320EDF"/>
     <w:rsid w:val="00321FB3"/>
     <w:rsid w:val="00322118"/>
     <w:rsid w:val="003246DF"/>
     <w:rsid w:val="0033068D"/>
     <w:rsid w:val="00330D3B"/>
     <w:rsid w:val="00343543"/>
     <w:rsid w:val="00353444"/>
     <w:rsid w:val="00360A65"/>
     <w:rsid w:val="00360E0B"/>
     <w:rsid w:val="00365BF5"/>
     <w:rsid w:val="00367D5F"/>
     <w:rsid w:val="00371749"/>
     <w:rsid w:val="003720EB"/>
     <w:rsid w:val="00375C14"/>
     <w:rsid w:val="003805EB"/>
     <w:rsid w:val="00382CB9"/>
     <w:rsid w:val="003867BD"/>
     <w:rsid w:val="00396FB0"/>
     <w:rsid w:val="00397E8D"/>
     <w:rsid w:val="003A19CD"/>
     <w:rsid w:val="003A2091"/>
     <w:rsid w:val="003A7D7A"/>
@@ -9774,115 +9799,119 @@
     <w:rsid w:val="003F62FF"/>
     <w:rsid w:val="00400AC0"/>
     <w:rsid w:val="004024E9"/>
     <w:rsid w:val="004062FC"/>
     <w:rsid w:val="00406889"/>
     <w:rsid w:val="004175B8"/>
     <w:rsid w:val="00417A3F"/>
     <w:rsid w:val="00424ED5"/>
     <w:rsid w:val="004260AC"/>
     <w:rsid w:val="00426ECF"/>
     <w:rsid w:val="0043129C"/>
     <w:rsid w:val="00435A8F"/>
     <w:rsid w:val="00446959"/>
     <w:rsid w:val="004515D0"/>
     <w:rsid w:val="00451786"/>
     <w:rsid w:val="004517A8"/>
     <w:rsid w:val="004546D7"/>
     <w:rsid w:val="004560F8"/>
     <w:rsid w:val="00456EA8"/>
     <w:rsid w:val="004631E1"/>
     <w:rsid w:val="00475D25"/>
     <w:rsid w:val="00477611"/>
     <w:rsid w:val="004851FB"/>
     <w:rsid w:val="004856C0"/>
     <w:rsid w:val="0049250D"/>
+    <w:rsid w:val="00492ACA"/>
     <w:rsid w:val="00492EA8"/>
     <w:rsid w:val="00493FF9"/>
     <w:rsid w:val="004963DA"/>
     <w:rsid w:val="004A18B2"/>
     <w:rsid w:val="004A33F4"/>
     <w:rsid w:val="004A6DF8"/>
     <w:rsid w:val="004B6B1B"/>
     <w:rsid w:val="004C2AA5"/>
     <w:rsid w:val="004D76BA"/>
     <w:rsid w:val="004D7941"/>
     <w:rsid w:val="004D7C6E"/>
     <w:rsid w:val="004F2210"/>
     <w:rsid w:val="00510826"/>
     <w:rsid w:val="00511C2E"/>
     <w:rsid w:val="00514387"/>
     <w:rsid w:val="005147A2"/>
     <w:rsid w:val="00514F25"/>
     <w:rsid w:val="005174A2"/>
     <w:rsid w:val="0052306C"/>
     <w:rsid w:val="00524C8A"/>
     <w:rsid w:val="0052625E"/>
     <w:rsid w:val="00533CF3"/>
     <w:rsid w:val="005441C2"/>
     <w:rsid w:val="00546FA2"/>
     <w:rsid w:val="005509EF"/>
     <w:rsid w:val="00551C1C"/>
+    <w:rsid w:val="005577C8"/>
     <w:rsid w:val="005663DA"/>
     <w:rsid w:val="00574519"/>
     <w:rsid w:val="005775CC"/>
     <w:rsid w:val="005807D5"/>
     <w:rsid w:val="00592BA0"/>
     <w:rsid w:val="00596077"/>
     <w:rsid w:val="005A038A"/>
     <w:rsid w:val="005A0860"/>
     <w:rsid w:val="005A0DFF"/>
     <w:rsid w:val="005A12C6"/>
     <w:rsid w:val="005A146D"/>
     <w:rsid w:val="005A3E2D"/>
     <w:rsid w:val="005A59F8"/>
     <w:rsid w:val="005A7E7A"/>
     <w:rsid w:val="005C0A61"/>
     <w:rsid w:val="005C4425"/>
     <w:rsid w:val="005C6194"/>
     <w:rsid w:val="005C67DF"/>
     <w:rsid w:val="005D2B45"/>
+    <w:rsid w:val="005D3CB7"/>
     <w:rsid w:val="005D54D1"/>
     <w:rsid w:val="005E1DC8"/>
     <w:rsid w:val="005F12A8"/>
     <w:rsid w:val="005F178E"/>
     <w:rsid w:val="005F664A"/>
     <w:rsid w:val="00600A24"/>
     <w:rsid w:val="00601A86"/>
     <w:rsid w:val="00604A49"/>
     <w:rsid w:val="006064E2"/>
     <w:rsid w:val="00631502"/>
     <w:rsid w:val="00632F5D"/>
     <w:rsid w:val="0063636C"/>
     <w:rsid w:val="00641FA9"/>
     <w:rsid w:val="00652608"/>
     <w:rsid w:val="006545C7"/>
     <w:rsid w:val="00661B78"/>
     <w:rsid w:val="006633C9"/>
     <w:rsid w:val="00671770"/>
     <w:rsid w:val="00673C95"/>
     <w:rsid w:val="00674557"/>
+    <w:rsid w:val="00674AE3"/>
     <w:rsid w:val="00680062"/>
     <w:rsid w:val="00682895"/>
     <w:rsid w:val="006854EE"/>
     <w:rsid w:val="00694B54"/>
     <w:rsid w:val="00695EE2"/>
     <w:rsid w:val="00696566"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A32FB"/>
     <w:rsid w:val="006A7DCA"/>
     <w:rsid w:val="006B25CB"/>
     <w:rsid w:val="006B5BE0"/>
     <w:rsid w:val="006B6DF0"/>
     <w:rsid w:val="006C0C32"/>
     <w:rsid w:val="006C0C66"/>
     <w:rsid w:val="006D1BB8"/>
     <w:rsid w:val="006D1DEE"/>
     <w:rsid w:val="006E1D0C"/>
     <w:rsid w:val="006E25CF"/>
     <w:rsid w:val="006F5D6F"/>
     <w:rsid w:val="00700304"/>
     <w:rsid w:val="0070408C"/>
     <w:rsid w:val="00705253"/>
     <w:rsid w:val="0071095A"/>
     <w:rsid w:val="007110EE"/>
     <w:rsid w:val="00711F36"/>
@@ -9904,66 +9933,68 @@
     <w:rsid w:val="00795D9E"/>
     <w:rsid w:val="007A11AD"/>
     <w:rsid w:val="007A28CD"/>
     <w:rsid w:val="007A389B"/>
     <w:rsid w:val="007A7337"/>
     <w:rsid w:val="007B143D"/>
     <w:rsid w:val="007B7444"/>
     <w:rsid w:val="007C121B"/>
     <w:rsid w:val="007C60E7"/>
     <w:rsid w:val="007D53EB"/>
     <w:rsid w:val="007D6BFE"/>
     <w:rsid w:val="007D6E09"/>
     <w:rsid w:val="007D7B91"/>
     <w:rsid w:val="007E0158"/>
     <w:rsid w:val="007E08E8"/>
     <w:rsid w:val="007E102C"/>
     <w:rsid w:val="007E1469"/>
     <w:rsid w:val="007E50FA"/>
     <w:rsid w:val="00800745"/>
     <w:rsid w:val="00802549"/>
     <w:rsid w:val="00803A63"/>
     <w:rsid w:val="00805B90"/>
     <w:rsid w:val="00807213"/>
     <w:rsid w:val="00821BEF"/>
     <w:rsid w:val="008251EC"/>
+    <w:rsid w:val="00830E7E"/>
     <w:rsid w:val="00831B97"/>
     <w:rsid w:val="00832AF3"/>
     <w:rsid w:val="00835310"/>
     <w:rsid w:val="0083595C"/>
     <w:rsid w:val="00836F92"/>
     <w:rsid w:val="00843565"/>
     <w:rsid w:val="008519DC"/>
     <w:rsid w:val="0085541E"/>
     <w:rsid w:val="00856304"/>
     <w:rsid w:val="00856D7B"/>
     <w:rsid w:val="00857BB7"/>
     <w:rsid w:val="0086109F"/>
     <w:rsid w:val="00862BB5"/>
     <w:rsid w:val="00862D46"/>
     <w:rsid w:val="00866603"/>
     <w:rsid w:val="0087150D"/>
+    <w:rsid w:val="0087288C"/>
     <w:rsid w:val="00885604"/>
     <w:rsid w:val="00893E10"/>
     <w:rsid w:val="00893F38"/>
     <w:rsid w:val="008962D6"/>
     <w:rsid w:val="008A3722"/>
     <w:rsid w:val="008A3C22"/>
     <w:rsid w:val="008A6030"/>
     <w:rsid w:val="008A7C7D"/>
     <w:rsid w:val="008B5D03"/>
     <w:rsid w:val="008B6DA9"/>
     <w:rsid w:val="008B71CF"/>
     <w:rsid w:val="008C1165"/>
     <w:rsid w:val="008C5AA7"/>
     <w:rsid w:val="008C75B3"/>
     <w:rsid w:val="008C7FD4"/>
     <w:rsid w:val="008E025A"/>
     <w:rsid w:val="008E2D3D"/>
     <w:rsid w:val="008E2E47"/>
     <w:rsid w:val="008E5BC5"/>
     <w:rsid w:val="008F3C73"/>
     <w:rsid w:val="008F51A3"/>
     <w:rsid w:val="00900607"/>
     <w:rsid w:val="00900819"/>
     <w:rsid w:val="009010DB"/>
     <w:rsid w:val="009013ED"/>
@@ -9993,138 +10024,143 @@
     <w:rsid w:val="00983647"/>
     <w:rsid w:val="009847FB"/>
     <w:rsid w:val="009913AC"/>
     <w:rsid w:val="00991AE4"/>
     <w:rsid w:val="00993CBC"/>
     <w:rsid w:val="00996C28"/>
     <w:rsid w:val="0099753E"/>
     <w:rsid w:val="009975D6"/>
     <w:rsid w:val="009A0C47"/>
     <w:rsid w:val="009A4EBC"/>
     <w:rsid w:val="009B566B"/>
     <w:rsid w:val="009B5884"/>
     <w:rsid w:val="009B7340"/>
     <w:rsid w:val="009B7EFB"/>
     <w:rsid w:val="009C0965"/>
     <w:rsid w:val="009C32A7"/>
     <w:rsid w:val="009C3E02"/>
     <w:rsid w:val="009D5F1C"/>
     <w:rsid w:val="009D7962"/>
     <w:rsid w:val="009D7DC2"/>
     <w:rsid w:val="009E264F"/>
     <w:rsid w:val="009E74B8"/>
     <w:rsid w:val="009F04D5"/>
     <w:rsid w:val="009F3574"/>
     <w:rsid w:val="00A00006"/>
+    <w:rsid w:val="00A03567"/>
     <w:rsid w:val="00A2284C"/>
     <w:rsid w:val="00A248C5"/>
     <w:rsid w:val="00A26972"/>
     <w:rsid w:val="00A30C3B"/>
     <w:rsid w:val="00A31E84"/>
     <w:rsid w:val="00A40D99"/>
     <w:rsid w:val="00A432F7"/>
     <w:rsid w:val="00A50349"/>
     <w:rsid w:val="00A51036"/>
     <w:rsid w:val="00A540AA"/>
     <w:rsid w:val="00A56370"/>
     <w:rsid w:val="00A57C74"/>
     <w:rsid w:val="00A6321E"/>
     <w:rsid w:val="00A64A56"/>
     <w:rsid w:val="00A702D5"/>
     <w:rsid w:val="00A73979"/>
     <w:rsid w:val="00A80E2B"/>
     <w:rsid w:val="00A811D3"/>
     <w:rsid w:val="00A83B3E"/>
     <w:rsid w:val="00A863AD"/>
     <w:rsid w:val="00A931AA"/>
     <w:rsid w:val="00A9596E"/>
     <w:rsid w:val="00AA0329"/>
     <w:rsid w:val="00AA34DB"/>
     <w:rsid w:val="00AB62D8"/>
     <w:rsid w:val="00AC3271"/>
     <w:rsid w:val="00AC3686"/>
     <w:rsid w:val="00AD0DF1"/>
     <w:rsid w:val="00AD1824"/>
     <w:rsid w:val="00AD49C3"/>
     <w:rsid w:val="00AD64AF"/>
     <w:rsid w:val="00AE2B2F"/>
     <w:rsid w:val="00AE4772"/>
     <w:rsid w:val="00AF0F23"/>
     <w:rsid w:val="00AF3D08"/>
     <w:rsid w:val="00AF493D"/>
     <w:rsid w:val="00B03B7F"/>
     <w:rsid w:val="00B06FEC"/>
     <w:rsid w:val="00B10EFC"/>
     <w:rsid w:val="00B139A9"/>
     <w:rsid w:val="00B1494E"/>
     <w:rsid w:val="00B1499E"/>
     <w:rsid w:val="00B3720E"/>
     <w:rsid w:val="00B37EC5"/>
     <w:rsid w:val="00B40DA5"/>
     <w:rsid w:val="00B41B9E"/>
     <w:rsid w:val="00B4266A"/>
     <w:rsid w:val="00B4789A"/>
     <w:rsid w:val="00B64CCC"/>
     <w:rsid w:val="00B77184"/>
+    <w:rsid w:val="00B84117"/>
     <w:rsid w:val="00B954F1"/>
     <w:rsid w:val="00B95B59"/>
+    <w:rsid w:val="00B96953"/>
     <w:rsid w:val="00B97916"/>
     <w:rsid w:val="00BB0544"/>
     <w:rsid w:val="00BB0579"/>
     <w:rsid w:val="00BB1A7C"/>
     <w:rsid w:val="00BB5C01"/>
     <w:rsid w:val="00BB72DD"/>
     <w:rsid w:val="00BC06B6"/>
     <w:rsid w:val="00BC163F"/>
     <w:rsid w:val="00BC1CBB"/>
     <w:rsid w:val="00BC1EFC"/>
     <w:rsid w:val="00BC5251"/>
     <w:rsid w:val="00BC546E"/>
     <w:rsid w:val="00BC7348"/>
     <w:rsid w:val="00BC73AB"/>
     <w:rsid w:val="00BD18A3"/>
     <w:rsid w:val="00BD284B"/>
     <w:rsid w:val="00BD492D"/>
     <w:rsid w:val="00BD4D74"/>
     <w:rsid w:val="00BD5C0E"/>
     <w:rsid w:val="00BE1ADF"/>
     <w:rsid w:val="00BE32AF"/>
     <w:rsid w:val="00BE38B8"/>
     <w:rsid w:val="00BF5B17"/>
     <w:rsid w:val="00BF6B5F"/>
     <w:rsid w:val="00C03BDB"/>
     <w:rsid w:val="00C06145"/>
+    <w:rsid w:val="00C1439C"/>
     <w:rsid w:val="00C16515"/>
     <w:rsid w:val="00C201F0"/>
     <w:rsid w:val="00C26054"/>
     <w:rsid w:val="00C265D8"/>
     <w:rsid w:val="00C41360"/>
     <w:rsid w:val="00C47748"/>
     <w:rsid w:val="00C47F61"/>
     <w:rsid w:val="00C57FCC"/>
     <w:rsid w:val="00C615D0"/>
     <w:rsid w:val="00C64B19"/>
+    <w:rsid w:val="00C704EF"/>
     <w:rsid w:val="00C72DD3"/>
     <w:rsid w:val="00C8243B"/>
     <w:rsid w:val="00C84574"/>
     <w:rsid w:val="00C86BC3"/>
     <w:rsid w:val="00C97012"/>
     <w:rsid w:val="00CA17C1"/>
     <w:rsid w:val="00CC00CB"/>
     <w:rsid w:val="00CC0D74"/>
     <w:rsid w:val="00CC2436"/>
     <w:rsid w:val="00CC4E27"/>
     <w:rsid w:val="00CD2859"/>
     <w:rsid w:val="00CD3066"/>
     <w:rsid w:val="00CD4A89"/>
     <w:rsid w:val="00CD55EB"/>
     <w:rsid w:val="00CD7F7A"/>
     <w:rsid w:val="00CE6229"/>
     <w:rsid w:val="00CE6D43"/>
     <w:rsid w:val="00CF4CE4"/>
     <w:rsid w:val="00CF71C5"/>
     <w:rsid w:val="00D00022"/>
     <w:rsid w:val="00D025BC"/>
     <w:rsid w:val="00D0289F"/>
     <w:rsid w:val="00D03B8B"/>
     <w:rsid w:val="00D12EB7"/>
     <w:rsid w:val="00D20A15"/>
@@ -10159,112 +10195,115 @@
     <w:rsid w:val="00DB2121"/>
     <w:rsid w:val="00DB49E3"/>
     <w:rsid w:val="00DB4BF5"/>
     <w:rsid w:val="00DB5A43"/>
     <w:rsid w:val="00DB7CE3"/>
     <w:rsid w:val="00DC1505"/>
     <w:rsid w:val="00DC38AC"/>
     <w:rsid w:val="00DC4E7F"/>
     <w:rsid w:val="00DD3C0C"/>
     <w:rsid w:val="00DD4981"/>
     <w:rsid w:val="00DD5278"/>
     <w:rsid w:val="00DD5876"/>
     <w:rsid w:val="00DD62B9"/>
     <w:rsid w:val="00DE052E"/>
     <w:rsid w:val="00DF0018"/>
     <w:rsid w:val="00DF2235"/>
     <w:rsid w:val="00DF2944"/>
     <w:rsid w:val="00DF4CC1"/>
     <w:rsid w:val="00DF4E0E"/>
     <w:rsid w:val="00DF7E96"/>
     <w:rsid w:val="00E01E19"/>
     <w:rsid w:val="00E0254E"/>
     <w:rsid w:val="00E10B90"/>
     <w:rsid w:val="00E15F86"/>
     <w:rsid w:val="00E20712"/>
+    <w:rsid w:val="00E361B0"/>
     <w:rsid w:val="00E44633"/>
     <w:rsid w:val="00E55B8F"/>
     <w:rsid w:val="00E56F03"/>
     <w:rsid w:val="00E63D01"/>
     <w:rsid w:val="00E65853"/>
     <w:rsid w:val="00E66B09"/>
     <w:rsid w:val="00E66FA8"/>
     <w:rsid w:val="00E70077"/>
     <w:rsid w:val="00E70C31"/>
     <w:rsid w:val="00E748A4"/>
     <w:rsid w:val="00E758D6"/>
     <w:rsid w:val="00E772F5"/>
     <w:rsid w:val="00E82BED"/>
     <w:rsid w:val="00E83338"/>
     <w:rsid w:val="00E85987"/>
     <w:rsid w:val="00E86CBB"/>
     <w:rsid w:val="00E946AF"/>
+    <w:rsid w:val="00E97727"/>
     <w:rsid w:val="00EA255D"/>
     <w:rsid w:val="00EB4FB4"/>
     <w:rsid w:val="00EB7267"/>
     <w:rsid w:val="00EC3D67"/>
     <w:rsid w:val="00EC719F"/>
     <w:rsid w:val="00EC7E52"/>
     <w:rsid w:val="00EE6B24"/>
     <w:rsid w:val="00EE6FB9"/>
     <w:rsid w:val="00EE7C9A"/>
     <w:rsid w:val="00EF1476"/>
     <w:rsid w:val="00EF4CB8"/>
     <w:rsid w:val="00F05E2D"/>
     <w:rsid w:val="00F07A6E"/>
     <w:rsid w:val="00F1120E"/>
     <w:rsid w:val="00F1463C"/>
     <w:rsid w:val="00F149B2"/>
     <w:rsid w:val="00F149BE"/>
     <w:rsid w:val="00F2029D"/>
     <w:rsid w:val="00F20ED7"/>
     <w:rsid w:val="00F23309"/>
     <w:rsid w:val="00F332C1"/>
     <w:rsid w:val="00F33743"/>
     <w:rsid w:val="00F3457E"/>
     <w:rsid w:val="00F34FD2"/>
     <w:rsid w:val="00F36273"/>
     <w:rsid w:val="00F41A0E"/>
     <w:rsid w:val="00F47842"/>
     <w:rsid w:val="00F50E24"/>
     <w:rsid w:val="00F51F7C"/>
     <w:rsid w:val="00F52AC4"/>
     <w:rsid w:val="00F6250B"/>
     <w:rsid w:val="00F63F7A"/>
     <w:rsid w:val="00F63FDB"/>
     <w:rsid w:val="00F6446C"/>
     <w:rsid w:val="00F65870"/>
     <w:rsid w:val="00F66E29"/>
     <w:rsid w:val="00F73BE3"/>
     <w:rsid w:val="00F80A60"/>
     <w:rsid w:val="00F836FD"/>
     <w:rsid w:val="00F839CA"/>
     <w:rsid w:val="00F9215A"/>
     <w:rsid w:val="00F95B52"/>
     <w:rsid w:val="00FA361F"/>
     <w:rsid w:val="00FA4A71"/>
     <w:rsid w:val="00FA6ECE"/>
+    <w:rsid w:val="00FB21F8"/>
     <w:rsid w:val="00FB607A"/>
     <w:rsid w:val="00FC184F"/>
     <w:rsid w:val="00FC70C3"/>
     <w:rsid w:val="00FD062B"/>
     <w:rsid w:val="00FE2182"/>
     <w:rsid w:val="00FE44E0"/>
     <w:rsid w:val="00FE6381"/>
     <w:rsid w:val="00FE6796"/>
     <w:rsid w:val="00FF2255"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -11571,72 +11610,101 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D9A2EB8-BDE3-415F-A326-32F7BA5688FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2891</Words>
-  <Characters>16484</Characters>
+  <Words>2879</Words>
+  <Characters>16413</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>137</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>136</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19337</CharactersWithSpaces>
+  <CharactersWithSpaces>19254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Thomas, Beau</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_53ba46ff-e53a-4934-b916-af1b1d209370_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_53ba46ff-e53a-4934-b916-af1b1d209370_SetDate">
+    <vt:lpwstr>2026-10-26T11:06:18Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_53ba46ff-e53a-4934-b916-af1b1d209370_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_53ba46ff-e53a-4934-b916-af1b1d209370_Name">
+    <vt:lpwstr>Statewide Employees</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_53ba46ff-e53a-4934-b916-af1b1d209370_SiteId">
+    <vt:lpwstr>7a7681dc-b9d0-449a-85c3-ecc26cd7ed19</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_53ba46ff-e53a-4934-b916-af1b1d209370_ActionId">
+    <vt:lpwstr>1c41c1ca-6c23-4852-bb66-ab27527d055a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_53ba46ff-e53a-4934-b916-af1b1d209370_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_53ba46ff-e53a-4934-b916-af1b1d209370_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>